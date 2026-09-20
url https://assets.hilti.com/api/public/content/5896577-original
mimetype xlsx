--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -6,479 +6,428 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\BELLMON\Desktop\Pagine HOL\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://hilti.sharepoint.com/sites/it005668/Canali/Chiusure HS/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87B8B9A0-8531-482A-A582-67B7251DAA6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F5953EA7-084C-49B2-A5F7-C0073BBD1946}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HS" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">HS!$A$6:$AJ$77</definedName>
   </definedNames>
-  <calcPr calcId="191028" concurrentManualCount="8"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1501" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1397" uniqueCount="111">
   <si>
     <t>PLANNING HILTI STORE - AGOSTO 2026</t>
   </si>
   <si>
     <t>Aperto</t>
   </si>
   <si>
-    <t>Evidenza chiusure</t>
-[...4 lines deleted...]
-  <si>
     <t>C</t>
   </si>
   <si>
     <t>Chiuso</t>
   </si>
   <si>
-    <t>Rosso</t>
-[...8 lines deleted...]
-    <t>2+ settimane consecutive chiuse</t>
+    <t>Lunedì</t>
+  </si>
+  <si>
+    <t>Martedì</t>
+  </si>
+  <si>
+    <t>Mercoledì</t>
+  </si>
+  <si>
+    <t>Giovedì</t>
+  </si>
+  <si>
+    <t>Venerdì</t>
+  </si>
+  <si>
+    <t>Sabato</t>
+  </si>
+  <si>
+    <t>Domenica</t>
+  </si>
+  <si>
+    <t>HSR 2025</t>
+  </si>
+  <si>
+    <t>PLANT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HS </t>
+  </si>
+  <si>
+    <t>HS più vicino aperto</t>
+  </si>
+  <si>
+    <t>Aosta - Saint Cristophe</t>
+  </si>
+  <si>
+    <t>Torino Corso Vercelli</t>
+  </si>
+  <si>
+    <t> </t>
+  </si>
+  <si>
+    <t>Torino Via Plava</t>
+  </si>
+  <si>
+    <t>Casale Monferrato</t>
+  </si>
+  <si>
+    <t>Alba</t>
+  </si>
+  <si>
+    <t>Novara</t>
+  </si>
+  <si>
+    <t>Piacenza</t>
+  </si>
+  <si>
+    <t>Carpiano</t>
+  </si>
+  <si>
+    <t>Lucca</t>
+  </si>
+  <si>
+    <t>Pisa-San Giuliano Terme</t>
+  </si>
+  <si>
+    <t>Sarzana</t>
+  </si>
+  <si>
+    <t>Genova - Molteni</t>
+  </si>
+  <si>
+    <t>Savona</t>
+  </si>
+  <si>
+    <t>Bolzano</t>
+  </si>
+  <si>
+    <t>Trento</t>
+  </si>
+  <si>
+    <t>Verona</t>
+  </si>
+  <si>
+    <t>Romano D' Ezzelino</t>
+  </si>
+  <si>
+    <t>Padova</t>
+  </si>
+  <si>
+    <t>Treviso Villorba</t>
+  </si>
+  <si>
+    <t>San Vendemiano</t>
+  </si>
+  <si>
+    <t>Mestre</t>
+  </si>
+  <si>
+    <t>Pordenone</t>
+  </si>
+  <si>
+    <t>Udine</t>
+  </si>
+  <si>
+    <t>Trieste</t>
+  </si>
+  <si>
+    <t>Bressanone</t>
+  </si>
+  <si>
+    <t>Perugia - Ponte San Giovanni</t>
+  </si>
+  <si>
+    <t>Terni</t>
+  </si>
+  <si>
+    <t>Arezzo</t>
+  </si>
+  <si>
+    <t>Siena</t>
+  </si>
+  <si>
+    <t>Grosseto</t>
+  </si>
+  <si>
+    <t>Firenze-Benedetto Dei</t>
+  </si>
+  <si>
+    <t>Firenze - Aretina</t>
+  </si>
+  <si>
+    <t>Prato</t>
+  </si>
+  <si>
+    <t>Roma - Salaria</t>
+  </si>
+  <si>
+    <t>Roma - Casilina</t>
+  </si>
+  <si>
+    <t>Roma - Boccea</t>
+  </si>
+  <si>
+    <t>Latina</t>
+  </si>
+  <si>
+    <t>San Benedetto del Tronto</t>
+  </si>
+  <si>
+    <t>L'Aquila</t>
+  </si>
+  <si>
+    <t>Sambuceto - San Giovanni Teatino</t>
+  </si>
+  <si>
+    <t>Napoli Capodichino</t>
+  </si>
+  <si>
+    <t>Pompei</t>
+  </si>
+  <si>
+    <t>Caserta</t>
+  </si>
+  <si>
+    <t>Bari</t>
+  </si>
+  <si>
+    <t>Andria</t>
+  </si>
+  <si>
+    <t>Lecce</t>
+  </si>
+  <si>
+    <t>Reggio Calabria</t>
+  </si>
+  <si>
+    <t>Catania</t>
+  </si>
+  <si>
+    <t>Palermo</t>
+  </si>
+  <si>
+    <t>Segrate - Shop In Shop</t>
+  </si>
+  <si>
+    <t>Biella</t>
+  </si>
+  <si>
+    <t>Milano - Lambrate</t>
+  </si>
+  <si>
+    <t>Trezzano sul Naviglio</t>
+  </si>
+  <si>
+    <t>Monza</t>
+  </si>
+  <si>
+    <t>Bergamo</t>
+  </si>
+  <si>
+    <t>Meda</t>
+  </si>
+  <si>
+    <t>Busto Arsizio</t>
+  </si>
+  <si>
+    <t>Garbagnate</t>
+  </si>
+  <si>
+    <t>Brescia</t>
+  </si>
+  <si>
+    <t>Olbia</t>
+  </si>
+  <si>
+    <t>Parma</t>
+  </si>
+  <si>
+    <t>Reggio Emilia</t>
+  </si>
+  <si>
+    <t>Modena</t>
+  </si>
+  <si>
+    <t>Carpi</t>
+  </si>
+  <si>
+    <t>Imola</t>
+  </si>
+  <si>
+    <t>Castel Maggiore</t>
+  </si>
+  <si>
+    <t>Casalecchio di Reno</t>
+  </si>
+  <si>
+    <t>Ferrara</t>
+  </si>
+  <si>
+    <t>Forlì</t>
+  </si>
+  <si>
+    <t>Rimini</t>
+  </si>
+  <si>
+    <t>Cagliari</t>
+  </si>
+  <si>
+    <t>TORINO C.so Vercelli</t>
+  </si>
+  <si>
+    <t>TORINO Via Plava</t>
+  </si>
+  <si>
+    <t>CARPIANO</t>
+  </si>
+  <si>
+    <t>PISA</t>
+  </si>
+  <si>
+    <t>LUCCA</t>
+  </si>
+  <si>
+    <t>GENOVA</t>
+  </si>
+  <si>
+    <t>BOLZANO</t>
+  </si>
+  <si>
+    <t>PADOVA</t>
+  </si>
+  <si>
+    <t>PADOVA - UDINE</t>
+  </si>
+  <si>
+    <t>UDINE</t>
+  </si>
+  <si>
+    <t>UDINE - PADOVA</t>
+  </si>
+  <si>
+    <t>NAPOLI</t>
+  </si>
+  <si>
+    <t>CATANIA</t>
+  </si>
+  <si>
+    <t>BERGAMO</t>
+  </si>
+  <si>
+    <t>TORINO C.so Vercelli/Via Plava</t>
+  </si>
+  <si>
+    <t>CASTEL MAGGIORE</t>
+  </si>
+  <si>
+    <t>REGGIO EMILIA</t>
+  </si>
+  <si>
+    <t>REGGIO EMILIA - CASTEL MAGGIORE</t>
+  </si>
+  <si>
+    <t>FORLÌ</t>
+  </si>
+  <si>
+    <t>CASTEL MAGGIORE - FORLÌ - FERRARA</t>
+  </si>
+  <si>
+    <t>PERUGIA</t>
+  </si>
+  <si>
+    <t>FIRENZE B. Dei</t>
+  </si>
+  <si>
+    <t>ROMA Salaria</t>
   </si>
   <si>
     <t>orario 8-14</t>
-  </si>
-[...349 lines deleted...]
-    <t>FORLÌ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="15">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
@@ -494,93 +443,52 @@
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
-    <font>
-[...39 lines deleted...]
-    </font>
   </fonts>
-  <fills count="17">
+  <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -593,92 +501,62 @@
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA6A6A6"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF99"/>
+        <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor rgb="FF000000"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...22 lines deleted...]
-    </fill>
   </fills>
-  <borders count="27">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -918,157 +796,117 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...44 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="16" fontId="2" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1101,220 +939,175 @@
     <xf numFmtId="0" fontId="8" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="17" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="10" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="10" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="10" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...56 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{EAAFD5D4-CBE2-43FD-BAB2-CD4EEC47E004}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>478080</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>115166</xdr:rowOff>
+      <xdr:colOff>582855</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>543791</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Bild 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B589230-7232-4760-B5B0-87957912D457}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2611680" cy="562841"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>477520</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>134216</xdr:rowOff>
+      <xdr:colOff>582295</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>562841</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Bild 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C703F781-440C-4AA2-8462-07844BCAD5D2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -1582,7020 +1375,6294 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCE41004-8517-4AF1-9E46-47A471AA7C0E}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
-  <dimension ref="A1:AR78"/>
+  <dimension ref="A1:AL78"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-      <pane xSplit="5" ySplit="6" topLeftCell="F28" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="32" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="5" ySplit="6" topLeftCell="F7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="D33" sqref="D33"/>
-      <selection pane="bottomRight" activeCell="E35" sqref="E35"/>
+      <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="12" style="3" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="10.81640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.54296875" style="3" customWidth="1"/>
+    <col min="3" max="3" width="9.7265625" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.81640625" style="15" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="35" style="3" bestFit="1" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="41" max="41" width="28" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="34.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.54296875" bestFit="1" customWidth="1"/>
+    <col min="7" max="36" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" s="2" customFormat="1" ht="34" thickBot="1">
-      <c r="A1" s="88" t="s">
+    <row r="1" spans="1:38" s="2" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="89"/>
-[...35 lines deleted...]
-      <c r="AL1" s="90"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
+      <c r="AA1" s="61"/>
+      <c r="AB1" s="61"/>
+      <c r="AC1" s="61"/>
+      <c r="AD1" s="61"/>
+      <c r="AE1" s="61"/>
+      <c r="AF1" s="61"/>
+      <c r="AG1" s="61"/>
+      <c r="AH1" s="61"/>
+      <c r="AI1" s="61"/>
+      <c r="AJ1" s="61"/>
+      <c r="AK1" s="61"/>
+      <c r="AL1" s="62"/>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:38" x14ac:dyDescent="0.35">
       <c r="B2" s="11"/>
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="AN2" s="69" t="s">
-[...2 lines deleted...]
-      <c r="AO2" s="69" t="s">
+    </row>
+    <row r="3" spans="1:38" x14ac:dyDescent="0.35">
+      <c r="B3" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:44">
-[...13 lines deleted...]
-    <row r="4" spans="1:44">
+    <row r="4" spans="1:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B4" s="4"/>
       <c r="C4" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:38" x14ac:dyDescent="0.35">
+      <c r="B5" s="73"/>
+      <c r="C5" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AN4" s="71" t="s">
+      <c r="H5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AO4" s="68" t="s">
+      <c r="K5" s="3" t="s">
         <v>9</v>
       </c>
+      <c r="L5" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="N5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="P5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q5" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="R5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="S5" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="T5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="U5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="V5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="W5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="X5" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Y5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z5" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="AA5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="AB5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AD5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE5" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG5" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="AH5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AJ5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AK5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AL5" s="3" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="5" spans="1:44">
-[...4 lines deleted...]
-      <c r="F5" s="3" t="s">
+    <row r="6" spans="1:38" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="C6" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="3" t="s">
+      <c r="D6" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="I5" s="3" t="s">
+      <c r="E6" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="J5" s="3" t="s">
-[...90 lines deleted...]
-        <v>19</v>
+      <c r="F6" s="17">
+        <v>46237</v>
+      </c>
+      <c r="G6" s="17">
+        <v>46238</v>
+      </c>
+      <c r="H6" s="17">
+        <v>46239</v>
+      </c>
+      <c r="I6" s="17">
+        <v>46240</v>
+      </c>
+      <c r="J6" s="17">
+        <v>46241</v>
+      </c>
+      <c r="K6" s="17">
+        <v>46242</v>
+      </c>
+      <c r="L6" s="17">
+        <v>46243</v>
+      </c>
+      <c r="M6" s="17">
+        <v>46244</v>
+      </c>
+      <c r="N6" s="17">
+        <v>46245</v>
+      </c>
+      <c r="O6" s="17">
+        <v>46246</v>
+      </c>
+      <c r="P6" s="17">
+        <v>46247</v>
+      </c>
+      <c r="Q6" s="17">
+        <v>46248</v>
+      </c>
+      <c r="R6" s="17">
+        <v>46249</v>
+      </c>
+      <c r="S6" s="17">
+        <v>46250</v>
+      </c>
+      <c r="T6" s="17">
+        <v>46251</v>
+      </c>
+      <c r="U6" s="17">
+        <v>46252</v>
+      </c>
+      <c r="V6" s="17">
+        <v>46253</v>
+      </c>
+      <c r="W6" s="17">
+        <v>46254</v>
+      </c>
+      <c r="X6" s="17">
+        <v>46255</v>
+      </c>
+      <c r="Y6" s="17">
+        <v>46256</v>
+      </c>
+      <c r="Z6" s="17">
+        <v>46257</v>
+      </c>
+      <c r="AA6" s="17">
+        <v>46258</v>
+      </c>
+      <c r="AB6" s="17">
+        <v>46259</v>
+      </c>
+      <c r="AC6" s="17">
+        <v>46260</v>
+      </c>
+      <c r="AD6" s="17">
+        <v>46261</v>
+      </c>
+      <c r="AE6" s="17">
+        <v>46262</v>
+      </c>
+      <c r="AF6" s="17">
+        <v>46263</v>
+      </c>
+      <c r="AG6" s="17">
+        <v>46264</v>
+      </c>
+      <c r="AH6" s="17">
+        <v>46265</v>
+      </c>
+      <c r="AI6" s="17">
+        <v>46266</v>
+      </c>
+      <c r="AJ6" s="17">
+        <v>46267</v>
+      </c>
+      <c r="AK6" s="17">
+        <v>46268</v>
+      </c>
+      <c r="AL6" s="17">
+        <v>46269</v>
       </c>
     </row>
-    <row r="6" spans="1:44" ht="15" thickBot="1">
-[...118 lines deleted...]
-    <row r="7" spans="1:44" ht="15" thickTop="1">
+    <row r="7" spans="1:38" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="B7" s="14">
         <v>1</v>
       </c>
-      <c r="C7" s="85">
+      <c r="C7" s="14">
         <v>7551</v>
       </c>
-      <c r="D7" s="84" t="s">
-        <v>25</v>
+      <c r="D7" s="16" t="s">
+        <v>15</v>
       </c>
       <c r="E7" s="9" t="s">
-        <v>26</v>
-[...14 lines deleted...]
-        <v>27</v>
+        <v>87</v>
+      </c>
+      <c r="F7" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H7" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="J7" s="63" t="s">
+        <v>17</v>
       </c>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
-      <c r="M7" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M7" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N7" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O7" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P7" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q7" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R7" s="6"/>
-      <c r="S7" s="22"/>
-[...13 lines deleted...]
-        <v>4</v>
+      <c r="S7" s="24"/>
+      <c r="T7" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U7" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V7" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W7" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X7" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
-      <c r="AA7" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA7" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB7" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC7" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD7" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE7" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF7" s="6"/>
       <c r="AG7" s="6"/>
-      <c r="AH7" s="17"/>
-[...3 lines deleted...]
-      <c r="AL7" s="17"/>
+      <c r="AH7" s="18"/>
+      <c r="AI7" s="18"/>
+      <c r="AJ7" s="18"/>
+      <c r="AK7" s="18"/>
+      <c r="AL7" s="18"/>
     </row>
-    <row r="8" spans="1:44" ht="52.5">
+    <row r="8" spans="1:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B8" s="14">
         <v>1</v>
       </c>
-      <c r="C8" s="83">
+      <c r="C8" s="14">
         <v>7555</v>
       </c>
-      <c r="D8" s="84" t="s">
-[...18 lines deleted...]
-        <v>27</v>
+      <c r="D8" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="55" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G8" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="64" t="s">
+        <v>17</v>
       </c>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
-      <c r="M8" s="48" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="M8" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="N8" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="O8" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="P8" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q8" s="64" t="s">
+        <v>17</v>
       </c>
       <c r="R8" s="7"/>
-      <c r="S8" s="23"/>
-[...15 lines deleted...]
-      <c r="Y8" s="35"/>
+      <c r="S8" s="25"/>
+      <c r="T8" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="U8" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="V8" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="W8" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="X8" s="70" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y8" s="37"/>
       <c r="Z8" s="7"/>
-      <c r="AA8" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA8" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB8" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC8" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD8" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE8" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF8" s="7"/>
       <c r="AG8" s="7"/>
-      <c r="AH8" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH8" s="18"/>
+      <c r="AI8" s="18"/>
+      <c r="AJ8" s="18"/>
+      <c r="AK8" s="18"/>
+      <c r="AL8" s="18"/>
     </row>
-    <row r="9" spans="1:44" ht="39.5">
+    <row r="9" spans="1:38" x14ac:dyDescent="0.35">
       <c r="B9" s="14">
         <v>1</v>
       </c>
-      <c r="C9" s="83">
+      <c r="C9" s="14">
         <v>7558</v>
       </c>
-      <c r="D9" s="84" t="s">
-[...18 lines deleted...]
-        <v>27</v>
+      <c r="D9" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J9" s="64" t="s">
+        <v>17</v>
       </c>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
-      <c r="M9" s="48" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="M9" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="N9" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="O9" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="P9" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q9" s="64" t="s">
+        <v>17</v>
       </c>
       <c r="R9" s="7"/>
-      <c r="S9" s="23"/>
-[...15 lines deleted...]
-      <c r="Y9" s="35"/>
+      <c r="S9" s="25"/>
+      <c r="T9" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="U9" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="V9" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="W9" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="X9" s="70" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y9" s="37"/>
       <c r="Z9" s="7"/>
-      <c r="AA9" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA9" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB9" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC9" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD9" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE9" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF9" s="7"/>
       <c r="AG9" s="7"/>
-      <c r="AH9" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH9" s="18"/>
+      <c r="AI9" s="18"/>
+      <c r="AJ9" s="18"/>
+      <c r="AK9" s="18"/>
+      <c r="AL9" s="18"/>
     </row>
-    <row r="10" spans="1:44" ht="39.5">
+    <row r="10" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="14">
         <v>1</v>
       </c>
-      <c r="C10" s="85">
+      <c r="C10" s="14">
         <v>7573</v>
       </c>
-      <c r="D10" s="84" t="s">
-        <v>36</v>
+      <c r="D10" s="16" t="s">
+        <v>19</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>26</v>
-[...14 lines deleted...]
-        <v>27</v>
+        <v>87</v>
+      </c>
+      <c r="F10" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G10" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J10" s="64" t="s">
+        <v>17</v>
       </c>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
-      <c r="M10" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M10" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N10" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O10" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P10" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R10" s="7"/>
-      <c r="S10" s="23"/>
-[...15 lines deleted...]
-      <c r="Y10" s="35"/>
+      <c r="S10" s="25"/>
+      <c r="T10" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U10" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V10" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W10" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X10" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y10" s="37"/>
       <c r="Z10" s="7"/>
-      <c r="AA10" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA10" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB10" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC10" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD10" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE10" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7"/>
-      <c r="AH10" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH10" s="18"/>
+      <c r="AI10" s="18"/>
+      <c r="AJ10" s="18"/>
+      <c r="AK10" s="18"/>
+      <c r="AL10" s="18"/>
     </row>
-    <row r="11" spans="1:44" ht="39.5">
+    <row r="11" spans="1:38" x14ac:dyDescent="0.35">
       <c r="B11" s="14">
         <v>1</v>
       </c>
-      <c r="C11" s="85">
+      <c r="C11" s="14">
         <v>7576</v>
       </c>
-      <c r="D11" s="84" t="s">
-        <v>37</v>
+      <c r="D11" s="16" t="s">
+        <v>20</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>38</v>
-[...14 lines deleted...]
-        <v>27</v>
+        <v>88</v>
+      </c>
+      <c r="F11" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J11" s="64" t="s">
+        <v>17</v>
       </c>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
-      <c r="M11" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M11" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N11" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O11" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P11" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R11" s="7"/>
-      <c r="S11" s="23"/>
-[...15 lines deleted...]
-      <c r="Y11" s="35"/>
+      <c r="S11" s="25"/>
+      <c r="T11" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U11" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V11" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W11" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X11" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y11" s="37"/>
       <c r="Z11" s="7"/>
-      <c r="AA11" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA11" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB11" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC11" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD11" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE11" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF11" s="7"/>
       <c r="AG11" s="7"/>
-      <c r="AH11" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH11" s="18"/>
+      <c r="AI11" s="18"/>
+      <c r="AJ11" s="18"/>
+      <c r="AK11" s="18"/>
+      <c r="AL11" s="18"/>
     </row>
-    <row r="12" spans="1:44" ht="39.5">
+    <row r="12" spans="1:38" x14ac:dyDescent="0.35">
       <c r="B12" s="14">
         <v>1</v>
       </c>
-      <c r="C12" s="85">
+      <c r="C12" s="14">
         <v>7583</v>
       </c>
-      <c r="D12" s="84" t="s">
-        <v>39</v>
+      <c r="D12" s="16" t="s">
+        <v>21</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>26</v>
-[...88 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="F12" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="G12" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="H12" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="I12" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="J12" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="K12" s="28"/>
+      <c r="L12" s="28"/>
+      <c r="M12" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N12" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O12" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P12" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q12" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="R12" s="28"/>
+      <c r="S12" s="30"/>
+      <c r="T12" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="U12" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="V12" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="W12" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="X12" s="70" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y12" s="38"/>
+      <c r="Z12" s="28"/>
+      <c r="AA12" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB12" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC12" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD12" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE12" s="72" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF12" s="28"/>
+      <c r="AG12" s="28"/>
+      <c r="AH12" s="18"/>
+      <c r="AI12" s="18"/>
+      <c r="AJ12" s="18"/>
+      <c r="AK12" s="18"/>
+      <c r="AL12" s="18"/>
     </row>
-    <row r="13" spans="1:44" ht="39.5">
+    <row r="13" spans="1:38" x14ac:dyDescent="0.35">
       <c r="B13" s="14">
         <v>1</v>
       </c>
-      <c r="C13" s="83">
+      <c r="C13" s="14">
         <v>7665</v>
       </c>
-      <c r="D13" s="84" t="s">
-        <v>41</v>
+      <c r="D13" s="16" t="s">
+        <v>22</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>42</v>
-[...88 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="F13" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J13" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="K13" s="28"/>
+      <c r="L13" s="28"/>
+      <c r="M13" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N13" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O13" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P13" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q13" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="R13" s="28"/>
+      <c r="S13" s="30"/>
+      <c r="T13" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="U13" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="V13" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="W13" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="X13" s="70" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y13" s="38"/>
+      <c r="Z13" s="28"/>
+      <c r="AA13" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB13" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC13" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD13" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE13" s="72" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF13" s="28"/>
+      <c r="AG13" s="28"/>
+      <c r="AH13" s="18"/>
+      <c r="AI13" s="18"/>
+      <c r="AJ13" s="18"/>
+      <c r="AK13" s="18"/>
+      <c r="AL13" s="18"/>
     </row>
-    <row r="14" spans="1:44" ht="39.5">
+    <row r="14" spans="1:38" x14ac:dyDescent="0.35">
       <c r="B14" s="14">
         <v>1</v>
       </c>
-      <c r="C14" s="83">
+      <c r="C14" s="14">
         <v>7788</v>
       </c>
-      <c r="D14" s="84" t="s">
-        <v>44</v>
+      <c r="D14" s="16" t="s">
+        <v>24</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>45</v>
-[...14 lines deleted...]
-        <v>27</v>
+        <v>90</v>
+      </c>
+      <c r="F14" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H14" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J14" s="64" t="s">
+        <v>17</v>
       </c>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
-      <c r="M14" s="48" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="M14" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="N14" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="O14" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="P14" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q14" s="64" t="s">
+        <v>17</v>
       </c>
       <c r="R14" s="7"/>
-      <c r="S14" s="23"/>
-[...15 lines deleted...]
-      <c r="Y14" s="35"/>
+      <c r="S14" s="25"/>
+      <c r="T14" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U14" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V14" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W14" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X14" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y14" s="37"/>
       <c r="Z14" s="7"/>
-      <c r="AA14" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA14" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB14" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC14" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD14" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE14" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7"/>
-      <c r="AH14" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH14" s="18"/>
+      <c r="AI14" s="18"/>
+      <c r="AJ14" s="18"/>
+      <c r="AK14" s="18"/>
+      <c r="AL14" s="18"/>
     </row>
-    <row r="15" spans="1:44" ht="39.5">
+    <row r="15" spans="1:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B15" s="14">
         <v>1</v>
       </c>
-      <c r="C15" s="85">
+      <c r="C15" s="14">
         <v>7789</v>
       </c>
-      <c r="D15" s="84" t="s">
-        <v>43</v>
+      <c r="D15" s="16" t="s">
+        <v>25</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>47</v>
-[...14 lines deleted...]
-        <v>4</v>
+        <v>91</v>
+      </c>
+      <c r="F15" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="G15" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="H15" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="I15" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="J15" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
-      <c r="M15" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M15" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N15" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O15" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P15" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q15" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R15" s="7"/>
-      <c r="S15" s="23"/>
-[...15 lines deleted...]
-      <c r="Y15" s="35"/>
+      <c r="S15" s="25"/>
+      <c r="T15" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="U15" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="V15" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="W15" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="X15" s="70" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y15" s="37"/>
       <c r="Z15" s="7"/>
-      <c r="AA15" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA15" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB15" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC15" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD15" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE15" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
-      <c r="AH15" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH15" s="18"/>
+      <c r="AI15" s="18"/>
+      <c r="AJ15" s="18"/>
+      <c r="AK15" s="18"/>
+      <c r="AL15" s="18"/>
     </row>
-    <row r="16" spans="1:44" ht="39.5">
+    <row r="16" spans="1:38" x14ac:dyDescent="0.35">
       <c r="B16" s="14">
         <v>1</v>
       </c>
-      <c r="C16" s="85">
+      <c r="C16" s="14">
         <v>7795</v>
       </c>
-      <c r="D16" s="84" t="s">
-        <v>46</v>
+      <c r="D16" s="16" t="s">
+        <v>26</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>49</v>
-[...14 lines deleted...]
-        <v>27</v>
+        <v>92</v>
+      </c>
+      <c r="F16" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J16" s="64" t="s">
+        <v>17</v>
       </c>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
-      <c r="M16" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M16" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N16" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O16" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P16" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q16" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R16" s="7"/>
-      <c r="S16" s="23"/>
-[...15 lines deleted...]
-      <c r="Y16" s="35"/>
+      <c r="S16" s="25"/>
+      <c r="T16" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U16" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V16" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W16" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X16" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y16" s="37"/>
       <c r="Z16" s="7"/>
-      <c r="AA16" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA16" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB16" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC16" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD16" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE16" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7"/>
-      <c r="AH16" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH16" s="18"/>
+      <c r="AI16" s="18"/>
+      <c r="AJ16" s="18"/>
+      <c r="AK16" s="18"/>
+      <c r="AL16" s="18"/>
     </row>
-    <row r="17" spans="2:44" ht="39.5">
+    <row r="17" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B17" s="14">
         <v>1</v>
       </c>
-      <c r="C17" s="83">
+      <c r="C17" s="14">
         <v>7798</v>
       </c>
-      <c r="D17" s="84" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="53" t="s">
+      <c r="D17" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="F17" s="48" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="E17" s="55" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H17" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J17" s="64" t="s">
+        <v>17</v>
       </c>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
-      <c r="M17" s="48" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="M17" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="N17" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="O17" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="P17" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q17" s="64" t="s">
+        <v>17</v>
       </c>
       <c r="R17" s="7"/>
-      <c r="S17" s="23"/>
-[...15 lines deleted...]
-      <c r="Y17" s="35"/>
+      <c r="S17" s="25"/>
+      <c r="T17" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="U17" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="V17" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="W17" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="X17" s="70" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y17" s="37"/>
       <c r="Z17" s="7"/>
-      <c r="AA17" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA17" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB17" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC17" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD17" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE17" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF17" s="7"/>
       <c r="AG17" s="7"/>
-      <c r="AH17" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH17" s="18"/>
+      <c r="AI17" s="18"/>
+      <c r="AJ17" s="18"/>
+      <c r="AK17" s="18"/>
+      <c r="AL17" s="18"/>
     </row>
-    <row r="18" spans="2:44" ht="39.5">
+    <row r="18" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B18" s="14">
         <v>1</v>
       </c>
-      <c r="C18" s="85">
+      <c r="C18" s="14">
         <v>7800</v>
       </c>
-      <c r="D18" s="84" t="s">
-        <v>48</v>
+      <c r="D18" s="16" t="s">
+        <v>28</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>49</v>
-[...14 lines deleted...]
-        <v>27</v>
+        <v>92</v>
+      </c>
+      <c r="F18" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J18" s="64" t="s">
+        <v>17</v>
       </c>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
-      <c r="M18" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M18" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N18" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O18" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P18" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q18" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R18" s="7"/>
-      <c r="S18" s="23"/>
-[...15 lines deleted...]
-      <c r="Y18" s="35"/>
+      <c r="S18" s="25"/>
+      <c r="T18" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U18" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V18" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W18" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X18" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y18" s="37"/>
       <c r="Z18" s="7"/>
-      <c r="AA18" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA18" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB18" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC18" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD18" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE18" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF18" s="7"/>
       <c r="AG18" s="7"/>
-      <c r="AH18" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH18" s="18"/>
+      <c r="AI18" s="18"/>
+      <c r="AJ18" s="18"/>
+      <c r="AK18" s="18"/>
+      <c r="AL18" s="18"/>
     </row>
-    <row r="19" spans="2:44" ht="39.5">
+    <row r="19" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B19" s="14">
         <v>2</v>
       </c>
-      <c r="C19" s="83">
+      <c r="C19" s="14">
         <v>7700</v>
       </c>
-      <c r="D19" s="84" t="s">
-        <v>54</v>
+      <c r="D19" s="16" t="s">
+        <v>29</v>
       </c>
       <c r="E19" s="8"/>
-      <c r="F19" s="17"/>
-[...3 lines deleted...]
-      <c r="J19" s="60"/>
+      <c r="F19" s="18"/>
+      <c r="G19" s="18"/>
+      <c r="H19" s="18"/>
+      <c r="I19" s="18"/>
+      <c r="J19" s="66"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
-      <c r="M19" s="55"/>
-[...3 lines deleted...]
-      <c r="Q19" s="62"/>
+      <c r="M19" s="57"/>
+      <c r="N19" s="57"/>
+      <c r="O19" s="57"/>
+      <c r="P19" s="57"/>
+      <c r="Q19" s="68"/>
       <c r="R19" s="1"/>
-      <c r="S19" s="24"/>
-[...15 lines deleted...]
-      <c r="Y19" s="37"/>
+      <c r="S19" s="26"/>
+      <c r="T19" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="U19" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="V19" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="W19" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="X19" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y19" s="39"/>
       <c r="Z19" s="1"/>
-      <c r="AA19" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA19" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB19" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC19" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD19" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE19" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1"/>
-      <c r="AH19" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH19" s="18"/>
+      <c r="AI19" s="18"/>
+      <c r="AJ19" s="18"/>
+      <c r="AK19" s="18"/>
+      <c r="AL19" s="18"/>
     </row>
-    <row r="20" spans="2:44" ht="39.5">
+    <row r="20" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B20" s="14">
         <v>2</v>
       </c>
-      <c r="C20" s="83">
+      <c r="C20" s="14">
         <v>7703</v>
       </c>
-      <c r="D20" s="84" t="s">
-        <v>56</v>
+      <c r="D20" s="16" t="s">
+        <v>30</v>
       </c>
       <c r="E20" s="8" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-      <c r="J20" s="60"/>
+        <v>93</v>
+      </c>
+      <c r="F20" s="18"/>
+      <c r="G20" s="18"/>
+      <c r="H20" s="18"/>
+      <c r="I20" s="18"/>
+      <c r="J20" s="66"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
-      <c r="M20" s="56"/>
-[...3 lines deleted...]
-      <c r="Q20" s="63"/>
+      <c r="M20" s="58"/>
+      <c r="N20" s="58"/>
+      <c r="O20" s="58"/>
+      <c r="P20" s="58"/>
+      <c r="Q20" s="69"/>
       <c r="R20" s="1"/>
-      <c r="S20" s="24"/>
-[...15 lines deleted...]
-      <c r="Y20" s="37"/>
+      <c r="S20" s="26"/>
+      <c r="T20" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="U20" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="V20" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="W20" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="X20" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y20" s="39"/>
       <c r="Z20" s="1"/>
-      <c r="AA20" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA20" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB20" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC20" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD20" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE20" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
-      <c r="AH20" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH20" s="18"/>
+      <c r="AI20" s="18"/>
+      <c r="AJ20" s="18"/>
+      <c r="AK20" s="18"/>
+      <c r="AL20" s="18"/>
     </row>
-    <row r="21" spans="2:44" ht="39.5">
+    <row r="21" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B21" s="14">
         <v>2</v>
       </c>
-      <c r="C21" s="83">
+      <c r="C21" s="14">
         <v>7705</v>
       </c>
-      <c r="D21" s="84" t="s">
-        <v>59</v>
+      <c r="D21" s="16" t="s">
+        <v>31</v>
       </c>
       <c r="E21" s="8"/>
-      <c r="F21" s="17"/>
-[...3 lines deleted...]
-      <c r="J21" s="60"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="66"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
-      <c r="M21" s="56"/>
-[...3 lines deleted...]
-      <c r="Q21" s="63"/>
+      <c r="M21" s="58"/>
+      <c r="N21" s="58"/>
+      <c r="O21" s="58"/>
+      <c r="P21" s="58"/>
+      <c r="Q21" s="69"/>
       <c r="R21" s="1"/>
-      <c r="S21" s="24"/>
-[...15 lines deleted...]
-      <c r="Y21" s="37"/>
+      <c r="S21" s="26"/>
+      <c r="T21" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="U21" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="V21" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="W21" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="X21" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y21" s="39"/>
       <c r="Z21" s="1"/>
-      <c r="AA21" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA21" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB21" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC21" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD21" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE21" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF21" s="1"/>
       <c r="AG21" s="1"/>
-      <c r="AH21" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH21" s="18"/>
+      <c r="AI21" s="18"/>
+      <c r="AJ21" s="18"/>
+      <c r="AK21" s="18"/>
+      <c r="AL21" s="18"/>
     </row>
-    <row r="22" spans="2:44" ht="39.5">
+    <row r="22" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B22" s="14">
         <v>2</v>
       </c>
-      <c r="C22" s="83">
+      <c r="C22" s="14">
         <v>7712</v>
       </c>
-      <c r="D22" s="84" t="s">
-        <v>61</v>
+      <c r="D22" s="16" t="s">
+        <v>32</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-      <c r="J22" s="60"/>
+        <v>94</v>
+      </c>
+      <c r="F22" s="18"/>
+      <c r="G22" s="18"/>
+      <c r="H22" s="18"/>
+      <c r="I22" s="18"/>
+      <c r="J22" s="66"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
-      <c r="M22" s="56"/>
-[...3 lines deleted...]
-      <c r="Q22" s="63"/>
+      <c r="M22" s="58"/>
+      <c r="N22" s="58"/>
+      <c r="O22" s="58"/>
+      <c r="P22" s="58"/>
+      <c r="Q22" s="69"/>
       <c r="R22" s="1"/>
-      <c r="S22" s="24"/>
-[...15 lines deleted...]
-      <c r="Y22" s="37"/>
+      <c r="S22" s="26"/>
+      <c r="T22" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="U22" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="V22" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="W22" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="X22" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y22" s="39"/>
       <c r="Z22" s="1"/>
-      <c r="AA22" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA22" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB22" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC22" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD22" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE22" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1"/>
-      <c r="AH22" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH22" s="18"/>
+      <c r="AI22" s="18"/>
+      <c r="AJ22" s="18"/>
+      <c r="AK22" s="18"/>
+      <c r="AL22" s="18"/>
     </row>
-    <row r="23" spans="2:44" ht="52.5">
+    <row r="23" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B23" s="14">
         <v>2</v>
       </c>
-      <c r="C23" s="83">
+      <c r="C23" s="14">
         <v>7719</v>
       </c>
-      <c r="D23" s="84" t="s">
-        <v>64</v>
+      <c r="D23" s="16" t="s">
+        <v>33</v>
       </c>
       <c r="E23" s="8"/>
-      <c r="F23" s="17"/>
-[...3 lines deleted...]
-      <c r="J23" s="60"/>
+      <c r="F23" s="18"/>
+      <c r="G23" s="18"/>
+      <c r="H23" s="18"/>
+      <c r="I23" s="18"/>
+      <c r="J23" s="66"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
-      <c r="M23" s="56"/>
-[...3 lines deleted...]
-      <c r="Q23" s="63"/>
+      <c r="M23" s="58"/>
+      <c r="N23" s="58"/>
+      <c r="O23" s="58"/>
+      <c r="P23" s="58"/>
+      <c r="Q23" s="69"/>
       <c r="R23" s="1"/>
-      <c r="S23" s="24"/>
-[...15 lines deleted...]
-      <c r="Y23" s="37"/>
+      <c r="S23" s="26"/>
+      <c r="T23" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="U23" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="V23" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="W23" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="X23" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y23" s="39"/>
       <c r="Z23" s="1"/>
-      <c r="AA23" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA23" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB23" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC23" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD23" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE23" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF23" s="1"/>
       <c r="AG23" s="1"/>
-      <c r="AH23" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH23" s="18"/>
+      <c r="AI23" s="18"/>
+      <c r="AJ23" s="18"/>
+      <c r="AK23" s="18"/>
+      <c r="AL23" s="18"/>
     </row>
-    <row r="24" spans="2:44" ht="39.5">
+    <row r="24" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B24" s="14">
         <v>2</v>
       </c>
-      <c r="C24" s="85">
+      <c r="C24" s="14">
         <v>7723</v>
       </c>
-      <c r="D24" s="84" t="s">
-        <v>50</v>
+      <c r="D24" s="16" t="s">
+        <v>34</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-      <c r="J24" s="60"/>
+        <v>94</v>
+      </c>
+      <c r="F24" s="18"/>
+      <c r="G24" s="18"/>
+      <c r="H24" s="18"/>
+      <c r="I24" s="18"/>
+      <c r="J24" s="66"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
-      <c r="M24" s="57" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M24" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="N24" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="O24" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="P24" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q24" s="59" t="s">
+        <v>2</v>
       </c>
       <c r="R24" s="1"/>
-      <c r="S24" s="24"/>
-[...15 lines deleted...]
-      <c r="Y24" s="37"/>
+      <c r="S24" s="26"/>
+      <c r="T24" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="U24" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="V24" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="W24" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="X24" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y24" s="39"/>
       <c r="Z24" s="1"/>
-      <c r="AA24" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA24" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB24" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC24" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD24" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE24" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF24" s="1"/>
       <c r="AG24" s="1"/>
-      <c r="AH24" s="17"/>
-[...16 lines deleted...]
-      <c r="AR24" s="79" t="s">
+      <c r="AH24" s="18"/>
+      <c r="AI24" s="18"/>
+      <c r="AJ24" s="18"/>
+      <c r="AK24" s="18"/>
+      <c r="AL24" s="18"/>
+    </row>
+    <row r="25" spans="2:38" x14ac:dyDescent="0.35">
+      <c r="B25" s="14">
+        <v>2</v>
+      </c>
+      <c r="C25" s="14">
+        <v>7725</v>
+      </c>
+      <c r="D25" s="16" t="s">
         <v>35</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="E25" s="9" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-      <c r="J25" s="60"/>
+        <v>95</v>
+      </c>
+      <c r="F25" s="18"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="18"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="66"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
-      <c r="M25" s="57" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M25" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="N25" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="O25" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="P25" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q25" s="59" t="s">
+        <v>2</v>
       </c>
       <c r="R25" s="1"/>
-      <c r="S25" s="24"/>
-[...15 lines deleted...]
-      <c r="Y25" s="37"/>
+      <c r="S25" s="26"/>
+      <c r="T25" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="U25" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="V25" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="W25" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="X25" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y25" s="39"/>
       <c r="Z25" s="1"/>
-      <c r="AA25" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA25" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB25" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC25" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD25" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE25" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF25" s="1"/>
       <c r="AG25" s="1"/>
-      <c r="AH25" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH25" s="18"/>
+      <c r="AI25" s="18"/>
+      <c r="AJ25" s="18"/>
+      <c r="AK25" s="18"/>
+      <c r="AL25" s="18"/>
     </row>
-    <row r="26" spans="2:44" ht="39.5">
+    <row r="26" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B26" s="14">
         <v>2</v>
       </c>
-      <c r="C26" s="85">
+      <c r="C26" s="14">
         <v>7730</v>
       </c>
-      <c r="D26" s="84" t="s">
-        <v>53</v>
+      <c r="D26" s="16" t="s">
+        <v>36</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-      <c r="J26" s="60"/>
+        <v>94</v>
+      </c>
+      <c r="F26" s="18"/>
+      <c r="G26" s="18"/>
+      <c r="H26" s="18"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="66"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
-      <c r="M26" s="57" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M26" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="N26" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="O26" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="P26" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q26" s="59" t="s">
+        <v>2</v>
       </c>
       <c r="R26" s="1"/>
-      <c r="S26" s="24"/>
-[...15 lines deleted...]
-      <c r="Y26" s="37"/>
+      <c r="S26" s="26"/>
+      <c r="T26" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="U26" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="V26" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="W26" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="X26" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y26" s="39"/>
       <c r="Z26" s="1"/>
-      <c r="AA26" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA26" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB26" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC26" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD26" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE26" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
-      <c r="AH26" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH26" s="18"/>
+      <c r="AI26" s="18"/>
+      <c r="AJ26" s="18"/>
+      <c r="AK26" s="18"/>
+      <c r="AL26" s="18"/>
     </row>
-    <row r="27" spans="2:44" ht="39.5">
+    <row r="27" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B27" s="14">
         <v>2</v>
       </c>
-      <c r="C27" s="85">
+      <c r="C27" s="14">
         <v>7736</v>
       </c>
-      <c r="D27" s="84" t="s">
-        <v>55</v>
+      <c r="D27" s="16" t="s">
+        <v>37</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-      <c r="J27" s="60"/>
+        <v>97</v>
+      </c>
+      <c r="F27" s="18"/>
+      <c r="G27" s="18"/>
+      <c r="H27" s="18"/>
+      <c r="I27" s="18"/>
+      <c r="J27" s="66"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
-      <c r="M27" s="57" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M27" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="N27" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="O27" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="P27" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="59" t="s">
+        <v>2</v>
       </c>
       <c r="R27" s="1"/>
-      <c r="S27" s="24"/>
-[...15 lines deleted...]
-      <c r="Y27" s="37"/>
+      <c r="S27" s="26"/>
+      <c r="T27" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="U27" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="V27" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="W27" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="X27" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y27" s="39"/>
       <c r="Z27" s="1"/>
-      <c r="AA27" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA27" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB27" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC27" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD27" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE27" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
-      <c r="AH27" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH27" s="18"/>
+      <c r="AI27" s="18"/>
+      <c r="AJ27" s="18"/>
+      <c r="AK27" s="18"/>
+      <c r="AL27" s="18"/>
     </row>
-    <row r="28" spans="2:44" ht="39.5">
+    <row r="28" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B28" s="14">
         <v>2</v>
       </c>
-      <c r="C28" s="83">
+      <c r="C28" s="14">
         <v>7738</v>
       </c>
-      <c r="D28" s="84" t="s">
-        <v>73</v>
+      <c r="D28" s="16" t="s">
+        <v>38</v>
       </c>
       <c r="E28" s="8"/>
-      <c r="F28" s="17"/>
-[...3 lines deleted...]
-      <c r="J28" s="60"/>
+      <c r="F28" s="18"/>
+      <c r="G28" s="18"/>
+      <c r="H28" s="18"/>
+      <c r="I28" s="18"/>
+      <c r="J28" s="66"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
-      <c r="M28" s="56"/>
-[...3 lines deleted...]
-      <c r="Q28" s="63"/>
+      <c r="M28" s="58"/>
+      <c r="N28" s="58"/>
+      <c r="O28" s="58"/>
+      <c r="P28" s="58"/>
+      <c r="Q28" s="69"/>
       <c r="R28" s="1"/>
-      <c r="S28" s="24"/>
-[...15 lines deleted...]
-      <c r="Y28" s="37"/>
+      <c r="S28" s="26"/>
+      <c r="T28" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="U28" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="V28" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="W28" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="X28" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y28" s="39"/>
       <c r="Z28" s="1"/>
-      <c r="AA28" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA28" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB28" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC28" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD28" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE28" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1"/>
-      <c r="AH28" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH28" s="18"/>
+      <c r="AI28" s="18"/>
+      <c r="AJ28" s="18"/>
+      <c r="AK28" s="18"/>
+      <c r="AL28" s="18"/>
     </row>
-    <row r="29" spans="2:44" ht="39.5">
+    <row r="29" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B29" s="14">
         <v>2</v>
       </c>
-      <c r="C29" s="85">
+      <c r="C29" s="14">
         <v>7740</v>
       </c>
-      <c r="D29" s="84" t="s">
-        <v>58</v>
+      <c r="D29" s="16" t="s">
+        <v>39</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-      <c r="J29" s="60"/>
+        <v>96</v>
+      </c>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="66"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
-      <c r="M29" s="57" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M29" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="N29" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="O29" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="P29" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q29" s="59" t="s">
+        <v>2</v>
       </c>
       <c r="R29" s="1"/>
-      <c r="S29" s="24"/>
-[...15 lines deleted...]
-      <c r="Y29" s="37"/>
+      <c r="S29" s="26"/>
+      <c r="T29" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="U29" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="V29" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="W29" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="X29" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y29" s="39"/>
       <c r="Z29" s="1"/>
-      <c r="AA29" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA29" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB29" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC29" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD29" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE29" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
-      <c r="AH29" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH29" s="18"/>
+      <c r="AI29" s="18"/>
+      <c r="AJ29" s="18"/>
+      <c r="AK29" s="18"/>
+      <c r="AL29" s="18"/>
     </row>
-    <row r="30" spans="2:44" ht="39.5">
+    <row r="30" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B30" s="14">
         <v>2</v>
       </c>
-      <c r="C30" s="85">
+      <c r="C30" s="14">
         <v>7882</v>
       </c>
-      <c r="D30" s="84" t="s">
-        <v>60</v>
+      <c r="D30" s="16" t="s">
+        <v>40</v>
       </c>
       <c r="E30" s="9"/>
-      <c r="F30" s="17"/>
-[...3 lines deleted...]
-      <c r="J30" s="60"/>
+      <c r="F30" s="18"/>
+      <c r="G30" s="18"/>
+      <c r="H30" s="18"/>
+      <c r="I30" s="18"/>
+      <c r="J30" s="66"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
-      <c r="M30" s="57" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M30" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="N30" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="O30" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="P30" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q30" s="59" t="s">
+        <v>2</v>
       </c>
       <c r="R30" s="1"/>
-      <c r="S30" s="24"/>
-[...15 lines deleted...]
-      <c r="Y30" s="37"/>
+      <c r="S30" s="26"/>
+      <c r="T30" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="U30" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="V30" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="W30" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="X30" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y30" s="39"/>
       <c r="Z30" s="1"/>
-      <c r="AA30" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA30" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB30" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC30" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD30" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE30" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
-      <c r="AH30" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH30" s="18"/>
+      <c r="AI30" s="18"/>
+      <c r="AJ30" s="18"/>
+      <c r="AK30" s="18"/>
+      <c r="AL30" s="18"/>
     </row>
-    <row r="31" spans="2:44" ht="39.5">
+    <row r="31" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B31" s="14">
         <v>3</v>
       </c>
-      <c r="C31" s="83">
+      <c r="C31" s="14">
         <v>7765</v>
       </c>
-      <c r="D31" s="84" t="s">
-[...115 lines deleted...]
-        <v>35</v>
+      <c r="D31" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="E31" s="32"/>
+      <c r="F31" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H31" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="J31" s="63" t="s">
+        <v>17</v>
+      </c>
+      <c r="K31" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="L31" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="M31" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N31" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O31" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P31" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q31" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="R31" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="S31" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="T31" s="47" t="s">
+        <v>17</v>
+      </c>
+      <c r="U31" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="V31" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="W31" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="X31" s="71" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y31" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z31" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA31" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB31" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC31" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD31" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE31" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF31" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG31" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH31" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI31" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ31" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK31" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL31" s="44" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="32" spans="2:44" ht="39.5">
+    <row r="32" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B32" s="14">
         <v>3</v>
       </c>
-      <c r="C32" s="85">
+      <c r="C32" s="14">
         <v>7768</v>
       </c>
-      <c r="D32" s="84" t="s">
-[...117 lines deleted...]
-        <v>35</v>
+      <c r="D32" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="F32" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I32" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J32" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="L32" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="M32" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N32" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O32" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P32" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q32" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="R32" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="S32" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="T32" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U32" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V32" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W32" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X32" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y32" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z32" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA32" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB32" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC32" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD32" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE32" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF32" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG32" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH32" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI32" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ32" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK32" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL32" s="49" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="33" spans="2:44" ht="39.5">
+    <row r="33" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B33" s="14">
         <v>3</v>
       </c>
-      <c r="C33" s="85">
-[...118 lines deleted...]
-        <v>35</v>
+      <c r="C33" s="14">
+        <v>7775</v>
+      </c>
+      <c r="D33" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="E33" s="33"/>
+      <c r="F33" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I33" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J33" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="L33" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="M33" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N33" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O33" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P33" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q33" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="R33" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="S33" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="T33" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U33" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V33" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W33" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X33" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y33" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z33" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA33" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB33" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC33" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD33" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE33" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF33" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG33" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH33" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI33" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ33" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK33" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL33" s="49" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="34" spans="2:44" ht="39.5">
+    <row r="34" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B34" s="14">
         <v>3</v>
       </c>
-      <c r="C34" s="85">
+      <c r="C34" s="14">
         <v>7777</v>
       </c>
-      <c r="D34" s="84" t="s">
-[...115 lines deleted...]
-        <v>35</v>
+      <c r="D34" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="33"/>
+      <c r="F34" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G34" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H34" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I34" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J34" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="K34" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="L34" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="M34" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N34" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O34" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P34" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q34" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="R34" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="S34" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="T34" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U34" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V34" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W34" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X34" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y34" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z34" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA34" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB34" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC34" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD34" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE34" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF34" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG34" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH34" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI34" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ34" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK34" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL34" s="49" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="35" spans="2:44" ht="39.5">
+    <row r="35" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B35" s="14">
         <v>3</v>
       </c>
-      <c r="C35" s="85">
+      <c r="C35" s="14">
         <v>7779</v>
       </c>
-      <c r="D35" s="84" t="s">
-[...115 lines deleted...]
-        <v>35</v>
+      <c r="D35" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="E35" s="34"/>
+      <c r="F35" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H35" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I35" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J35" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="K35" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="L35" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="M35" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N35" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O35" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P35" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q35" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="R35" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="S35" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="T35" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U35" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V35" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W35" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X35" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y35" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z35" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA35" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB35" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC35" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD35" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE35" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF35" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG35" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH35" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI35" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ35" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK35" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL35" s="49" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="36" spans="2:44" ht="39.5">
+    <row r="36" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B36" s="14">
         <v>3</v>
       </c>
-      <c r="C36" s="83">
+      <c r="C36" s="14">
         <v>7781</v>
       </c>
-      <c r="D36" s="84" t="s">
-[...115 lines deleted...]
-        <v>35</v>
+      <c r="D36" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="E36" s="33"/>
+      <c r="F36" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G36" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H36" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I36" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J36" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="K36" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="L36" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="M36" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="N36" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="O36" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="P36" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q36" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="R36" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="S36" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="T36" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="U36" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="V36" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="W36" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="X36" s="70" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y36" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z36" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA36" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB36" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC36" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD36" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE36" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF36" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG36" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH36" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI36" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ36" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK36" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL36" s="49" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="37" spans="2:44" ht="39.5">
+    <row r="37" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B37" s="14">
         <v>3</v>
       </c>
-      <c r="C37" s="85">
+      <c r="C37" s="14">
         <v>7782</v>
       </c>
-      <c r="D37" s="84" t="s">
-[...117 lines deleted...]
-        <v>35</v>
+      <c r="D37" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="E37" s="34" t="s">
+        <v>108</v>
+      </c>
+      <c r="F37" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G37" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H37" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I37" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J37" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="K37" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="L37" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="M37" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N37" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O37" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P37" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="R37" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="S37" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="T37" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U37" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V37" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W37" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X37" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y37" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z37" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA37" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB37" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC37" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD37" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE37" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF37" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG37" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH37" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI37" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ37" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK37" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL37" s="49" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="38" spans="2:44" ht="39.5">
+    <row r="38" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B38" s="14">
         <v>3</v>
       </c>
-      <c r="C38" s="85">
+      <c r="C38" s="14">
         <v>7787</v>
       </c>
-      <c r="D38" s="84" t="s">
-[...117 lines deleted...]
-        <v>35</v>
+      <c r="D38" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="E38" s="34" t="s">
+        <v>108</v>
+      </c>
+      <c r="F38" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G38" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H38" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J38" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="K38" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="L38" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="M38" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N38" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O38" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P38" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q38" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="R38" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="S38" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="T38" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U38" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V38" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W38" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X38" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y38" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z38" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA38" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB38" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC38" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD38" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE38" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF38" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG38" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH38" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI38" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ38" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK38" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL38" s="49" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="39" spans="2:44" ht="39.5">
+    <row r="39" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B39" s="14">
         <v>3</v>
       </c>
-      <c r="C39" s="83">
+      <c r="C39" s="14">
         <v>7821</v>
       </c>
-      <c r="D39" s="84" t="s">
-[...115 lines deleted...]
-        <v>35</v>
+      <c r="D39" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="E39" s="34"/>
+      <c r="F39" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G39" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H39" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I39" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J39" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="K39" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="L39" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="M39" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="N39" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="O39" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="P39" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q39" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="R39" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="S39" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="T39" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="U39" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="V39" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="W39" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="X39" s="70" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y39" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z39" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA39" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB39" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC39" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD39" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE39" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF39" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG39" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH39" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI39" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ39" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK39" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL39" s="49" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="40" spans="2:44" ht="39.5">
+    <row r="40" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B40" s="14">
         <v>3</v>
       </c>
-      <c r="C40" s="85">
+      <c r="C40" s="14">
         <v>7823</v>
       </c>
-      <c r="D40" s="84" t="s">
-[...117 lines deleted...]
-        <v>35</v>
+      <c r="D40" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="E40" s="33" t="s">
+        <v>109</v>
+      </c>
+      <c r="F40" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H40" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J40" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="K40" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="L40" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="M40" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N40" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O40" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P40" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q40" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="R40" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="S40" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="T40" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U40" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V40" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W40" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X40" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y40" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z40" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA40" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB40" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC40" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD40" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE40" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF40" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG40" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH40" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI40" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ40" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK40" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL40" s="49" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="41" spans="2:44" ht="39.5">
+    <row r="41" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B41" s="14">
         <v>3</v>
       </c>
-      <c r="C41" s="85">
+      <c r="C41" s="14">
         <v>7825</v>
       </c>
-      <c r="D41" s="84" t="s">
-[...117 lines deleted...]
-        <v>35</v>
+      <c r="D41" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="E41" s="33" t="s">
+        <v>109</v>
+      </c>
+      <c r="F41" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G41" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H41" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I41" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J41" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="K41" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="L41" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="M41" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N41" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O41" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P41" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q41" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="R41" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="S41" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="T41" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U41" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V41" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W41" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X41" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y41" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z41" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA41" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB41" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC41" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD41" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE41" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF41" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG41" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH41" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI41" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ41" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK41" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL41" s="49" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="42" spans="2:44" ht="39.5">
+    <row r="42" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B42" s="14">
         <v>3</v>
       </c>
-      <c r="C42" s="85">
+      <c r="C42" s="14">
         <v>7853</v>
       </c>
-      <c r="D42" s="84" t="s">
-[...115 lines deleted...]
-        <v>35</v>
+      <c r="D42" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="E42" s="34"/>
+      <c r="F42" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G42" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H42" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I42" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J42" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="K42" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="L42" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="M42" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N42" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O42" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P42" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q42" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="R42" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="S42" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="T42" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U42" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V42" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W42" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X42" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y42" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z42" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA42" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB42" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC42" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD42" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE42" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF42" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG42" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH42" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI42" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ42" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK42" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL42" s="49" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="43" spans="2:44" ht="39.5">
+    <row r="43" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B43" s="14">
         <v>4</v>
       </c>
-      <c r="C43" s="85">
+      <c r="C43" s="14">
         <v>7756</v>
       </c>
-      <c r="D43" s="84" t="s">
-        <v>79</v>
+      <c r="D43" s="16" t="s">
+        <v>53</v>
       </c>
       <c r="E43" s="8"/>
-      <c r="F43" s="17"/>
-[...3 lines deleted...]
-      <c r="J43" s="60"/>
+      <c r="F43" s="18"/>
+      <c r="G43" s="18"/>
+      <c r="H43" s="18"/>
+      <c r="I43" s="18"/>
+      <c r="J43" s="66"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
-      <c r="M43" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M43" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N43" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O43" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P43" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q43" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R43" s="1"/>
-      <c r="S43" s="24"/>
-[...15 lines deleted...]
-      <c r="Y43" s="37"/>
+      <c r="S43" s="26"/>
+      <c r="T43" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U43" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V43" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W43" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X43" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y43" s="39"/>
       <c r="Z43" s="1"/>
-      <c r="AA43" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA43" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB43" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC43" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD43" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE43" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF43" s="1"/>
       <c r="AG43" s="1"/>
-      <c r="AH43" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH43" s="18"/>
+      <c r="AI43" s="18"/>
+      <c r="AJ43" s="18"/>
+      <c r="AK43" s="18"/>
+      <c r="AL43" s="18"/>
     </row>
-    <row r="44" spans="2:44" ht="39.5">
+    <row r="44" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B44" s="14">
         <v>4</v>
       </c>
-      <c r="C44" s="85">
+      <c r="C44" s="14">
         <v>7757</v>
       </c>
-      <c r="D44" s="84" t="s">
-[...7 lines deleted...]
-      <c r="J44" s="60"/>
+      <c r="D44" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="E44" s="34"/>
+      <c r="F44" s="18"/>
+      <c r="G44" s="18"/>
+      <c r="H44" s="18"/>
+      <c r="I44" s="18"/>
+      <c r="J44" s="66"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
-      <c r="M44" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M44" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N44" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O44" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P44" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q44" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R44" s="1"/>
-      <c r="S44" s="24"/>
-[...15 lines deleted...]
-      <c r="Y44" s="37"/>
+      <c r="S44" s="26"/>
+      <c r="T44" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U44" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V44" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W44" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X44" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y44" s="39"/>
       <c r="Z44" s="1"/>
-      <c r="AA44" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA44" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB44" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC44" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD44" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE44" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF44" s="1"/>
       <c r="AG44" s="1"/>
-      <c r="AH44" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH44" s="18"/>
+      <c r="AI44" s="18"/>
+      <c r="AJ44" s="18"/>
+      <c r="AK44" s="18"/>
+      <c r="AL44" s="18"/>
     </row>
-    <row r="45" spans="2:44" ht="39.5">
+    <row r="45" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B45" s="14">
         <v>4</v>
       </c>
-      <c r="C45" s="85">
+      <c r="C45" s="14">
         <v>7758</v>
       </c>
-      <c r="D45" s="84" t="s">
-[...7 lines deleted...]
-      <c r="J45" s="60"/>
+      <c r="D45" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="E45" s="34"/>
+      <c r="F45" s="18"/>
+      <c r="G45" s="18"/>
+      <c r="H45" s="18"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="66"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
-      <c r="M45" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M45" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N45" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O45" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P45" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q45" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R45" s="1"/>
-      <c r="S45" s="24"/>
-[...15 lines deleted...]
-      <c r="Y45" s="37"/>
+      <c r="S45" s="26"/>
+      <c r="T45" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U45" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V45" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W45" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X45" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y45" s="39"/>
       <c r="Z45" s="1"/>
-      <c r="AA45" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA45" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB45" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC45" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD45" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE45" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF45" s="1"/>
       <c r="AG45" s="1"/>
-      <c r="AH45" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH45" s="18"/>
+      <c r="AI45" s="18"/>
+      <c r="AJ45" s="18"/>
+      <c r="AK45" s="18"/>
+      <c r="AL45" s="18"/>
     </row>
-    <row r="46" spans="2:44" ht="39.5">
+    <row r="46" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B46" s="14">
         <v>4</v>
       </c>
-      <c r="C46" s="83">
+      <c r="C46" s="14">
         <v>7862</v>
       </c>
-      <c r="D46" s="84" t="s">
-[...7 lines deleted...]
-      <c r="J46" s="60"/>
+      <c r="D46" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E46" s="34"/>
+      <c r="F46" s="18"/>
+      <c r="G46" s="18"/>
+      <c r="H46" s="18"/>
+      <c r="I46" s="18"/>
+      <c r="J46" s="66"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
-      <c r="M46" s="17"/>
-[...3 lines deleted...]
-      <c r="Q46" s="60"/>
+      <c r="M46" s="18"/>
+      <c r="N46" s="18"/>
+      <c r="O46" s="18"/>
+      <c r="P46" s="18"/>
+      <c r="Q46" s="66"/>
       <c r="R46" s="1"/>
-      <c r="S46" s="24"/>
-[...15 lines deleted...]
-      <c r="Y46" s="37"/>
+      <c r="S46" s="26"/>
+      <c r="T46" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="U46" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="V46" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="W46" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="X46" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y46" s="39"/>
       <c r="Z46" s="1"/>
-      <c r="AA46" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA46" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB46" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC46" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD46" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE46" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF46" s="1"/>
       <c r="AG46" s="1"/>
-      <c r="AH46" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH46" s="18"/>
+      <c r="AI46" s="18"/>
+      <c r="AJ46" s="18"/>
+      <c r="AK46" s="18"/>
+      <c r="AL46" s="18"/>
     </row>
-    <row r="47" spans="2:44" ht="39.5">
+    <row r="47" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B47" s="14">
         <v>4</v>
       </c>
-      <c r="C47" s="85">
+      <c r="C47" s="14">
         <v>7865</v>
       </c>
-      <c r="D47" s="84" t="s">
-[...9 lines deleted...]
-      <c r="J47" s="60"/>
+      <c r="D47" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="E47" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="F47" s="18"/>
+      <c r="G47" s="18"/>
+      <c r="H47" s="18"/>
+      <c r="I47" s="18"/>
+      <c r="J47" s="66"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
-      <c r="M47" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M47" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N47" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O47" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P47" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q47" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R47" s="1"/>
-      <c r="S47" s="24"/>
-[...15 lines deleted...]
-      <c r="Y47" s="37"/>
+      <c r="S47" s="26"/>
+      <c r="T47" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U47" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V47" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W47" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X47" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y47" s="39"/>
       <c r="Z47" s="1"/>
-      <c r="AA47" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA47" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB47" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC47" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD47" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE47" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF47" s="1"/>
       <c r="AG47" s="1"/>
-      <c r="AH47" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH47" s="18"/>
+      <c r="AI47" s="18"/>
+      <c r="AJ47" s="18"/>
+      <c r="AK47" s="18"/>
+      <c r="AL47" s="18"/>
     </row>
-    <row r="48" spans="2:44" ht="39.5">
+    <row r="48" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B48" s="14">
         <v>4</v>
       </c>
-      <c r="C48" s="85">
+      <c r="C48" s="14">
         <v>7868</v>
       </c>
-      <c r="D48" s="84" t="s">
-[...9 lines deleted...]
-      <c r="J48" s="60"/>
+      <c r="D48" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="E48" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="F48" s="18"/>
+      <c r="G48" s="18"/>
+      <c r="H48" s="18"/>
+      <c r="I48" s="18"/>
+      <c r="J48" s="66"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
-      <c r="M48" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M48" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N48" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O48" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P48" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q48" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R48" s="1"/>
-      <c r="S48" s="24"/>
-[...15 lines deleted...]
-      <c r="Y48" s="37"/>
+      <c r="S48" s="26"/>
+      <c r="T48" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U48" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V48" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W48" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X48" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y48" s="39"/>
       <c r="Z48" s="1"/>
-      <c r="AA48" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA48" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB48" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC48" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD48" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE48" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
-      <c r="AH48" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH48" s="18"/>
+      <c r="AI48" s="18"/>
+      <c r="AJ48" s="18"/>
+      <c r="AK48" s="18"/>
+      <c r="AL48" s="18"/>
     </row>
-    <row r="49" spans="2:44" ht="39.5">
+    <row r="49" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B49" s="14">
         <v>4</v>
       </c>
-      <c r="C49" s="85">
+      <c r="C49" s="14">
         <v>7875</v>
       </c>
-      <c r="D49" s="84" t="s">
-        <v>86</v>
+      <c r="D49" s="16" t="s">
+        <v>59</v>
       </c>
       <c r="E49" s="8"/>
-      <c r="F49" s="17"/>
-[...3 lines deleted...]
-      <c r="J49" s="60"/>
+      <c r="F49" s="18"/>
+      <c r="G49" s="18"/>
+      <c r="H49" s="18"/>
+      <c r="I49" s="18"/>
+      <c r="J49" s="66"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
-      <c r="M49" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M49" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N49" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O49" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P49" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q49" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R49" s="1"/>
-      <c r="S49" s="24"/>
-[...15 lines deleted...]
-      <c r="Y49" s="37"/>
+      <c r="S49" s="26"/>
+      <c r="T49" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U49" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V49" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W49" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X49" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y49" s="39"/>
       <c r="Z49" s="1"/>
-      <c r="AA49" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA49" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB49" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC49" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD49" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE49" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
-      <c r="AH49" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH49" s="18"/>
+      <c r="AI49" s="18"/>
+      <c r="AJ49" s="18"/>
+      <c r="AK49" s="18"/>
+      <c r="AL49" s="18"/>
     </row>
-    <row r="50" spans="2:44" ht="39.5">
+    <row r="50" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B50" s="14">
         <v>4</v>
       </c>
-      <c r="C50" s="85">
+      <c r="C50" s="14">
         <v>7877</v>
       </c>
-      <c r="D50" s="84" t="s">
-        <v>88</v>
+      <c r="D50" s="16" t="s">
+        <v>60</v>
       </c>
       <c r="E50" s="9"/>
-      <c r="F50" s="17"/>
-[...3 lines deleted...]
-      <c r="J50" s="60"/>
+      <c r="F50" s="18"/>
+      <c r="G50" s="18"/>
+      <c r="H50" s="18"/>
+      <c r="I50" s="18"/>
+      <c r="J50" s="66"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
-      <c r="M50" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M50" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N50" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O50" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P50" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q50" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R50" s="1"/>
-      <c r="S50" s="24"/>
-[...15 lines deleted...]
-      <c r="Y50" s="37"/>
+      <c r="S50" s="26"/>
+      <c r="T50" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U50" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V50" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W50" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X50" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y50" s="39"/>
       <c r="Z50" s="1"/>
-      <c r="AA50" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA50" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB50" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC50" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD50" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE50" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
-      <c r="AH50" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH50" s="18"/>
+      <c r="AI50" s="18"/>
+      <c r="AJ50" s="18"/>
+      <c r="AK50" s="18"/>
+      <c r="AL50" s="18"/>
     </row>
-    <row r="51" spans="2:44" ht="39.5">
+    <row r="51" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B51" s="14">
         <v>4</v>
       </c>
-      <c r="C51" s="85">
+      <c r="C51" s="14">
         <v>7881</v>
       </c>
-      <c r="D51" s="84" t="s">
-        <v>89</v>
+      <c r="D51" s="16" t="s">
+        <v>61</v>
       </c>
       <c r="E51" s="8"/>
-      <c r="F51" s="17"/>
-[...3 lines deleted...]
-      <c r="J51" s="60"/>
+      <c r="F51" s="18"/>
+      <c r="G51" s="18"/>
+      <c r="H51" s="18"/>
+      <c r="I51" s="18"/>
+      <c r="J51" s="66"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
-      <c r="M51" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M51" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N51" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O51" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P51" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q51" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R51" s="1"/>
-      <c r="S51" s="24"/>
-[...15 lines deleted...]
-      <c r="Y51" s="37"/>
+      <c r="S51" s="26"/>
+      <c r="T51" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U51" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V51" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W51" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X51" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y51" s="39"/>
       <c r="Z51" s="1"/>
-      <c r="AA51" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA51" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB51" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC51" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD51" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE51" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF51" s="1"/>
       <c r="AG51" s="1"/>
-      <c r="AH51" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH51" s="18"/>
+      <c r="AI51" s="18"/>
+      <c r="AJ51" s="18"/>
+      <c r="AK51" s="18"/>
+      <c r="AL51" s="18"/>
     </row>
-    <row r="52" spans="2:44" ht="39.5">
+    <row r="52" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B52" s="14">
         <v>4</v>
       </c>
-      <c r="C52" s="85">
+      <c r="C52" s="14">
         <v>7887</v>
       </c>
-      <c r="D52" s="84" t="s">
-        <v>91</v>
+      <c r="D52" s="16" t="s">
+        <v>62</v>
       </c>
       <c r="E52" s="8" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-      <c r="J52" s="60"/>
+        <v>99</v>
+      </c>
+      <c r="F52" s="18"/>
+      <c r="G52" s="18"/>
+      <c r="H52" s="18"/>
+      <c r="I52" s="18"/>
+      <c r="J52" s="66"/>
       <c r="K52" s="1"/>
       <c r="L52" s="1"/>
-      <c r="M52" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M52" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N52" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O52" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P52" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q52" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R52" s="1"/>
-      <c r="S52" s="24"/>
-[...15 lines deleted...]
-      <c r="Y52" s="37"/>
+      <c r="S52" s="26"/>
+      <c r="T52" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U52" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V52" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W52" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X52" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y52" s="39"/>
       <c r="Z52" s="1"/>
-      <c r="AA52" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA52" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB52" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC52" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD52" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE52" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF52" s="1"/>
       <c r="AG52" s="1"/>
-      <c r="AH52" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH52" s="18"/>
+      <c r="AI52" s="18"/>
+      <c r="AJ52" s="18"/>
+      <c r="AK52" s="18"/>
+      <c r="AL52" s="18"/>
     </row>
-    <row r="53" spans="2:44" ht="39.5">
+    <row r="53" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B53" s="14">
         <v>4</v>
       </c>
-      <c r="C53" s="83">
+      <c r="C53" s="14">
         <v>7894</v>
       </c>
-      <c r="D53" s="84" t="s">
-        <v>109</v>
+      <c r="D53" s="16" t="s">
+        <v>63</v>
       </c>
       <c r="E53" s="8"/>
-      <c r="F53" s="17"/>
-[...3 lines deleted...]
-      <c r="J53" s="60"/>
+      <c r="F53" s="18"/>
+      <c r="G53" s="18"/>
+      <c r="H53" s="18"/>
+      <c r="I53" s="18"/>
+      <c r="J53" s="66"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1"/>
-      <c r="M53" s="17"/>
-[...3 lines deleted...]
-      <c r="Q53" s="60"/>
+      <c r="M53" s="18"/>
+      <c r="N53" s="18"/>
+      <c r="O53" s="18"/>
+      <c r="P53" s="18"/>
+      <c r="Q53" s="66"/>
       <c r="R53" s="1"/>
-      <c r="S53" s="24"/>
-[...15 lines deleted...]
-      <c r="Y53" s="37"/>
+      <c r="S53" s="26"/>
+      <c r="T53" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="U53" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="V53" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="W53" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="X53" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y53" s="39"/>
       <c r="Z53" s="1"/>
-      <c r="AA53" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA53" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB53" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC53" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD53" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE53" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF53" s="1"/>
       <c r="AG53" s="1"/>
-      <c r="AH53" s="17"/>
-[...18 lines deleted...]
-      </c>
+      <c r="AH53" s="18"/>
+      <c r="AI53" s="18"/>
+      <c r="AJ53" s="18"/>
+      <c r="AK53" s="18"/>
+      <c r="AL53" s="18"/>
     </row>
-    <row r="54" spans="2:44">
+    <row r="54" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B54" s="14">
         <v>4</v>
       </c>
-      <c r="C54" s="85">
+      <c r="C54" s="14">
         <v>7897</v>
       </c>
-      <c r="D54" s="84" t="s">
-        <v>93</v>
+      <c r="D54" s="16" t="s">
+        <v>64</v>
       </c>
       <c r="E54" s="8" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-      <c r="J54" s="60"/>
+        <v>99</v>
+      </c>
+      <c r="F54" s="18"/>
+      <c r="G54" s="18"/>
+      <c r="H54" s="18"/>
+      <c r="I54" s="18"/>
+      <c r="J54" s="66"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
-      <c r="M54" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M54" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N54" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O54" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P54" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q54" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R54" s="1"/>
-      <c r="S54" s="24"/>
-[...15 lines deleted...]
-      <c r="Y54" s="37"/>
+      <c r="S54" s="26"/>
+      <c r="T54" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U54" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V54" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W54" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X54" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y54" s="39"/>
       <c r="Z54" s="1"/>
-      <c r="AA54" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA54" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB54" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC54" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD54" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE54" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF54" s="1"/>
       <c r="AG54" s="1"/>
-      <c r="AH54" s="17"/>
-[...3 lines deleted...]
-      <c r="AL54" s="17"/>
+      <c r="AH54" s="18"/>
+      <c r="AI54" s="18"/>
+      <c r="AJ54" s="18"/>
+      <c r="AK54" s="18"/>
+      <c r="AL54" s="18"/>
     </row>
-    <row r="55" spans="2:44">
+    <row r="55" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B55" s="14">
         <v>5</v>
       </c>
-      <c r="C55" s="83">
+      <c r="C55" s="14">
         <v>7559</v>
       </c>
-      <c r="D55" s="84" t="s">
-        <v>111</v>
+      <c r="D55" s="16" t="s">
+        <v>65</v>
       </c>
       <c r="E55" s="8"/>
-      <c r="F55" s="17"/>
-[...33 lines deleted...]
-      <c r="AL55" s="17"/>
+      <c r="F55" s="18"/>
+      <c r="G55" s="18"/>
+      <c r="H55" s="18"/>
+      <c r="I55" s="18"/>
+      <c r="J55" s="18"/>
+      <c r="K55" s="18"/>
+      <c r="L55" s="18"/>
+      <c r="M55" s="18"/>
+      <c r="N55" s="18"/>
+      <c r="O55" s="18"/>
+      <c r="P55" s="18"/>
+      <c r="Q55" s="18"/>
+      <c r="R55" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="S55" s="18"/>
+      <c r="T55" s="18"/>
+      <c r="U55" s="18"/>
+      <c r="V55" s="18"/>
+      <c r="W55" s="18"/>
+      <c r="X55" s="18"/>
+      <c r="Y55" s="18"/>
+      <c r="Z55" s="18"/>
+      <c r="AA55" s="18"/>
+      <c r="AB55" s="18"/>
+      <c r="AC55" s="18"/>
+      <c r="AD55" s="18"/>
+      <c r="AE55" s="66"/>
+      <c r="AF55" s="18"/>
+      <c r="AG55" s="18"/>
+      <c r="AH55" s="18"/>
+      <c r="AI55" s="18"/>
+      <c r="AJ55" s="18"/>
+      <c r="AK55" s="18"/>
+      <c r="AL55" s="18"/>
     </row>
-    <row r="56" spans="2:44">
+    <row r="56" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B56" s="14">
         <v>5</v>
       </c>
-      <c r="C56" s="85">
+      <c r="C56" s="14">
         <v>7580</v>
       </c>
-      <c r="D56" s="84" t="s">
-        <v>94</v>
+      <c r="D56" s="16" t="s">
+        <v>66</v>
       </c>
       <c r="E56" s="9" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-      <c r="J56" s="60"/>
+        <v>101</v>
+      </c>
+      <c r="F56" s="18"/>
+      <c r="G56" s="18"/>
+      <c r="H56" s="18"/>
+      <c r="I56" s="18"/>
+      <c r="J56" s="66"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
-      <c r="M56" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M56" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N56" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O56" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P56" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q56" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R56" s="1"/>
-      <c r="S56" s="24"/>
-[...15 lines deleted...]
-      <c r="Y56" s="37"/>
+      <c r="S56" s="26"/>
+      <c r="T56" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U56" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V56" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W56" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X56" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y56" s="39"/>
       <c r="Z56" s="1"/>
-      <c r="AA56" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA56" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB56" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC56" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD56" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE56" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF56" s="1"/>
       <c r="AG56" s="1"/>
-      <c r="AH56" s="17"/>
-[...3 lines deleted...]
-      <c r="AL56" s="17"/>
+      <c r="AH56" s="18"/>
+      <c r="AI56" s="18"/>
+      <c r="AJ56" s="18"/>
+      <c r="AK56" s="18"/>
+      <c r="AL56" s="18"/>
     </row>
-    <row r="57" spans="2:44">
+    <row r="57" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B57" s="14">
         <v>5</v>
       </c>
-      <c r="C57" s="85">
+      <c r="C57" s="14">
         <v>7591</v>
       </c>
-      <c r="D57" s="84" t="s">
-        <v>95</v>
+      <c r="D57" s="16" t="s">
+        <v>67</v>
       </c>
       <c r="E57" s="9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-      <c r="J57" s="60"/>
+        <v>89</v>
+      </c>
+      <c r="F57" s="18"/>
+      <c r="G57" s="18"/>
+      <c r="H57" s="18"/>
+      <c r="I57" s="18"/>
+      <c r="J57" s="66"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
-      <c r="M57" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M57" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N57" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O57" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P57" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q57" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R57" s="1"/>
-      <c r="S57" s="24"/>
-[...15 lines deleted...]
-      <c r="Y57" s="37"/>
+      <c r="S57" s="26"/>
+      <c r="T57" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U57" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V57" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W57" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X57" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y57" s="39"/>
       <c r="Z57" s="1"/>
-      <c r="AA57" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA57" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB57" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC57" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD57" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE57" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF57" s="1"/>
       <c r="AG57" s="1"/>
-      <c r="AH57" s="17"/>
-[...3 lines deleted...]
-      <c r="AL57" s="17"/>
+      <c r="AH57" s="18"/>
+      <c r="AI57" s="18"/>
+      <c r="AJ57" s="18"/>
+      <c r="AK57" s="18"/>
+      <c r="AL57" s="18"/>
     </row>
-    <row r="58" spans="2:44">
+    <row r="58" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B58" s="14">
         <v>5</v>
       </c>
-      <c r="C58" s="83">
+      <c r="C58" s="14">
         <v>7593</v>
       </c>
-      <c r="D58" s="84" t="s">
-        <v>113</v>
+      <c r="D58" s="16" t="s">
+        <v>68</v>
       </c>
       <c r="E58" s="9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-      <c r="J58" s="60"/>
+        <v>89</v>
+      </c>
+      <c r="F58" s="18"/>
+      <c r="G58" s="18"/>
+      <c r="H58" s="18"/>
+      <c r="I58" s="18"/>
+      <c r="J58" s="66"/>
       <c r="K58" s="1"/>
       <c r="L58" s="1"/>
-      <c r="M58" s="17"/>
-[...3 lines deleted...]
-      <c r="Q58" s="60"/>
+      <c r="M58" s="18"/>
+      <c r="N58" s="18"/>
+      <c r="O58" s="18"/>
+      <c r="P58" s="18"/>
+      <c r="Q58" s="66"/>
       <c r="R58" s="1"/>
-      <c r="S58" s="24"/>
-[...15 lines deleted...]
-      <c r="Y58" s="37"/>
+      <c r="S58" s="26"/>
+      <c r="T58" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U58" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V58" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W58" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X58" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y58" s="39"/>
       <c r="Z58" s="1"/>
-      <c r="AA58" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA58" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB58" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC58" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD58" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE58" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF58" s="1"/>
       <c r="AG58" s="1"/>
-      <c r="AH58" s="17"/>
-[...3 lines deleted...]
-      <c r="AL58" s="17"/>
+      <c r="AH58" s="18"/>
+      <c r="AI58" s="18"/>
+      <c r="AJ58" s="18"/>
+      <c r="AK58" s="18"/>
+      <c r="AL58" s="18"/>
     </row>
-    <row r="59" spans="2:44">
+    <row r="59" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B59" s="14">
         <v>5</v>
       </c>
-      <c r="C59" s="85">
+      <c r="C59" s="14">
         <v>7610</v>
       </c>
-      <c r="D59" s="84" t="s">
-        <v>96</v>
+      <c r="D59" s="16" t="s">
+        <v>69</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-      <c r="J59" s="60"/>
+        <v>100</v>
+      </c>
+      <c r="F59" s="18"/>
+      <c r="G59" s="18"/>
+      <c r="H59" s="18"/>
+      <c r="I59" s="18"/>
+      <c r="J59" s="66"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
-      <c r="M59" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M59" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N59" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O59" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P59" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q59" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R59" s="1"/>
-      <c r="S59" s="24"/>
-[...15 lines deleted...]
-      <c r="Y59" s="37"/>
+      <c r="S59" s="26"/>
+      <c r="T59" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U59" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V59" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W59" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X59" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y59" s="39"/>
       <c r="Z59" s="1"/>
-      <c r="AA59" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA59" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB59" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC59" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD59" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE59" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF59" s="1"/>
       <c r="AG59" s="1"/>
-      <c r="AH59" s="17"/>
-[...3 lines deleted...]
-      <c r="AL59" s="17"/>
+      <c r="AH59" s="18"/>
+      <c r="AI59" s="18"/>
+      <c r="AJ59" s="18"/>
+      <c r="AK59" s="18"/>
+      <c r="AL59" s="18"/>
     </row>
-    <row r="60" spans="2:44">
+    <row r="60" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B60" s="14">
         <v>5</v>
       </c>
-      <c r="C60" s="85">
+      <c r="C60" s="14">
         <v>7615</v>
       </c>
-      <c r="D60" s="84" t="s">
-        <v>97</v>
+      <c r="D60" s="16" t="s">
+        <v>71</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-      <c r="J60" s="60"/>
+        <v>89</v>
+      </c>
+      <c r="F60" s="18"/>
+      <c r="G60" s="18"/>
+      <c r="H60" s="18"/>
+      <c r="I60" s="18"/>
+      <c r="J60" s="66"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
-      <c r="M60" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M60" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N60" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O60" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P60" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q60" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R60" s="1"/>
-      <c r="S60" s="24"/>
-[...15 lines deleted...]
-      <c r="Y60" s="37"/>
+      <c r="S60" s="26"/>
+      <c r="T60" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U60" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V60" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W60" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X60" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y60" s="39"/>
       <c r="Z60" s="1"/>
-      <c r="AA60" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA60" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB60" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC60" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD60" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE60" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF60" s="1"/>
       <c r="AG60" s="1"/>
-      <c r="AH60" s="17"/>
-[...3 lines deleted...]
-      <c r="AL60" s="17"/>
+      <c r="AH60" s="18"/>
+      <c r="AI60" s="18"/>
+      <c r="AJ60" s="18"/>
+      <c r="AK60" s="18"/>
+      <c r="AL60" s="18"/>
     </row>
-    <row r="61" spans="2:44">
+    <row r="61" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B61" s="14">
         <v>5</v>
       </c>
-      <c r="C61" s="85">
+      <c r="C61" s="14">
         <v>7620</v>
       </c>
-      <c r="D61" s="84" t="s">
-        <v>98</v>
+      <c r="D61" s="16" t="s">
+        <v>72</v>
       </c>
       <c r="E61" s="9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-      <c r="J61" s="60"/>
+        <v>89</v>
+      </c>
+      <c r="F61" s="18"/>
+      <c r="G61" s="18"/>
+      <c r="H61" s="18"/>
+      <c r="I61" s="18"/>
+      <c r="J61" s="66"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
-      <c r="M61" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M61" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N61" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O61" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P61" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q61" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R61" s="1"/>
-      <c r="S61" s="24"/>
-[...15 lines deleted...]
-      <c r="Y61" s="37"/>
+      <c r="S61" s="26"/>
+      <c r="T61" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U61" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V61" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W61" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X61" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y61" s="39"/>
       <c r="Z61" s="1"/>
-      <c r="AA61" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA61" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB61" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC61" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD61" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE61" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF61" s="1"/>
       <c r="AG61" s="1"/>
-      <c r="AH61" s="17"/>
-[...3 lines deleted...]
-      <c r="AL61" s="17"/>
+      <c r="AH61" s="18"/>
+      <c r="AI61" s="18"/>
+      <c r="AJ61" s="18"/>
+      <c r="AK61" s="18"/>
+      <c r="AL61" s="18"/>
     </row>
-    <row r="62" spans="2:44">
+    <row r="62" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B62" s="14">
         <v>5</v>
       </c>
-      <c r="C62" s="83">
+      <c r="C62" s="14">
         <v>7625</v>
       </c>
-      <c r="D62" s="84" t="s">
-        <v>115</v>
+      <c r="D62" s="16" t="s">
+        <v>23</v>
       </c>
       <c r="E62" s="8"/>
-      <c r="F62" s="17"/>
-[...3 lines deleted...]
-      <c r="J62" s="60"/>
+      <c r="F62" s="18"/>
+      <c r="G62" s="18"/>
+      <c r="H62" s="18"/>
+      <c r="I62" s="18"/>
+      <c r="J62" s="66"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
-      <c r="M62" s="17"/>
-[...3 lines deleted...]
-      <c r="Q62" s="60"/>
+      <c r="M62" s="18"/>
+      <c r="N62" s="18"/>
+      <c r="O62" s="18"/>
+      <c r="P62" s="18"/>
+      <c r="Q62" s="66"/>
       <c r="R62" s="1"/>
-      <c r="S62" s="24"/>
-[...15 lines deleted...]
-      <c r="Y62" s="37"/>
+      <c r="S62" s="26"/>
+      <c r="T62" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="U62" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="V62" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="W62" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="X62" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y62" s="39"/>
       <c r="Z62" s="1"/>
-      <c r="AA62" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA62" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB62" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC62" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD62" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE62" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF62" s="1"/>
       <c r="AG62" s="1"/>
-      <c r="AH62" s="17"/>
-[...3 lines deleted...]
-      <c r="AL62" s="17"/>
+      <c r="AH62" s="18"/>
+      <c r="AI62" s="18"/>
+      <c r="AJ62" s="18"/>
+      <c r="AK62" s="18"/>
+      <c r="AL62" s="18"/>
     </row>
-    <row r="63" spans="2:44">
+    <row r="63" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B63" s="14">
         <v>5</v>
       </c>
-      <c r="C63" s="85">
+      <c r="C63" s="14">
         <v>7635</v>
       </c>
-      <c r="D63" s="84" t="s">
-        <v>100</v>
+      <c r="D63" s="16" t="s">
+        <v>73</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-      <c r="J63" s="60"/>
+        <v>89</v>
+      </c>
+      <c r="F63" s="18"/>
+      <c r="G63" s="18"/>
+      <c r="H63" s="18"/>
+      <c r="I63" s="18"/>
+      <c r="J63" s="66"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
-      <c r="M63" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M63" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N63" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O63" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P63" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q63" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R63" s="1"/>
-      <c r="S63" s="24"/>
-[...15 lines deleted...]
-      <c r="Y63" s="37"/>
+      <c r="S63" s="26"/>
+      <c r="T63" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U63" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V63" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W63" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X63" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y63" s="39"/>
       <c r="Z63" s="1"/>
-      <c r="AA63" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA63" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB63" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC63" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD63" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE63" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF63" s="1"/>
       <c r="AG63" s="1"/>
-      <c r="AH63" s="17"/>
-[...3 lines deleted...]
-      <c r="AL63" s="17"/>
+      <c r="AH63" s="18"/>
+      <c r="AI63" s="18"/>
+      <c r="AJ63" s="18"/>
+      <c r="AK63" s="18"/>
+      <c r="AL63" s="18"/>
     </row>
-    <row r="64" spans="2:44">
+    <row r="64" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B64" s="14">
         <v>5</v>
       </c>
-      <c r="C64" s="83">
+      <c r="C64" s="14">
         <v>7645</v>
       </c>
-      <c r="D64" s="84" t="s">
-        <v>116</v>
+      <c r="D64" s="16" t="s">
+        <v>70</v>
       </c>
       <c r="E64" s="9"/>
-      <c r="F64" s="17"/>
-[...3 lines deleted...]
-      <c r="J64" s="60"/>
+      <c r="F64" s="18"/>
+      <c r="G64" s="18"/>
+      <c r="H64" s="18"/>
+      <c r="I64" s="18"/>
+      <c r="J64" s="66"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
-      <c r="M64" s="17"/>
-[...3 lines deleted...]
-      <c r="Q64" s="60"/>
+      <c r="M64" s="18"/>
+      <c r="N64" s="18"/>
+      <c r="O64" s="18"/>
+      <c r="P64" s="18"/>
+      <c r="Q64" s="66"/>
       <c r="R64" s="1"/>
-      <c r="S64" s="24"/>
-[...15 lines deleted...]
-      <c r="Y64" s="37"/>
+      <c r="S64" s="26"/>
+      <c r="T64" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="U64" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="V64" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="W64" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="X64" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y64" s="39"/>
       <c r="Z64" s="1"/>
-      <c r="AA64" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA64" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB64" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC64" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD64" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE64" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF64" s="1"/>
       <c r="AG64" s="1"/>
-      <c r="AH64" s="17"/>
-[...3 lines deleted...]
-      <c r="AL64" s="17"/>
+      <c r="AH64" s="18"/>
+      <c r="AI64" s="18"/>
+      <c r="AJ64" s="18"/>
+      <c r="AK64" s="18"/>
+      <c r="AL64" s="18"/>
     </row>
-    <row r="65" spans="2:38">
+    <row r="65" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B65" s="14">
         <v>5</v>
       </c>
-      <c r="C65" s="83">
+      <c r="C65" s="14">
         <v>7651</v>
       </c>
-      <c r="D65" s="84" t="s">
-        <v>117</v>
+      <c r="D65" s="16" t="s">
+        <v>74</v>
       </c>
       <c r="E65" s="8"/>
-      <c r="F65" s="17"/>
-[...3 lines deleted...]
-      <c r="J65" s="60"/>
+      <c r="F65" s="18"/>
+      <c r="G65" s="18"/>
+      <c r="H65" s="18"/>
+      <c r="I65" s="18"/>
+      <c r="J65" s="66"/>
       <c r="K65" s="1"/>
       <c r="L65" s="1"/>
-      <c r="M65" s="17"/>
-[...3 lines deleted...]
-      <c r="Q65" s="60"/>
+      <c r="M65" s="18"/>
+      <c r="N65" s="18"/>
+      <c r="O65" s="18"/>
+      <c r="P65" s="18"/>
+      <c r="Q65" s="66"/>
       <c r="R65" s="1"/>
-      <c r="S65" s="24"/>
-[...15 lines deleted...]
-      <c r="Y65" s="37"/>
+      <c r="S65" s="26"/>
+      <c r="T65" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="U65" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="V65" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="W65" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="X65" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y65" s="39"/>
       <c r="Z65" s="1"/>
-      <c r="AA65" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA65" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB65" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC65" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD65" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE65" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF65" s="1"/>
       <c r="AG65" s="1"/>
-      <c r="AH65" s="17"/>
-[...3 lines deleted...]
-      <c r="AL65" s="17"/>
+      <c r="AH65" s="18"/>
+      <c r="AI65" s="18"/>
+      <c r="AJ65" s="18"/>
+      <c r="AK65" s="18"/>
+      <c r="AL65" s="18"/>
     </row>
-    <row r="66" spans="2:38">
+    <row r="66" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B66" s="14">
         <v>5</v>
       </c>
-      <c r="C66" s="85">
+      <c r="C66" s="14">
         <v>7814</v>
       </c>
-      <c r="D66" s="84" t="s">
-        <v>102</v>
+      <c r="D66" s="16" t="s">
+        <v>75</v>
       </c>
       <c r="E66" s="8"/>
-      <c r="F66" s="17"/>
-[...61 lines deleted...]
-      <c r="AL66" s="17"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="66"/>
+      <c r="K66" s="29"/>
+      <c r="L66" s="29"/>
+      <c r="M66" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N66" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O66" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P66" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q66" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="R66" s="29"/>
+      <c r="S66" s="31"/>
+      <c r="T66" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U66" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V66" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W66" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X66" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y66" s="40"/>
+      <c r="Z66" s="29"/>
+      <c r="AA66" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB66" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC66" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD66" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE66" s="72" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF66" s="29"/>
+      <c r="AG66" s="29"/>
+      <c r="AH66" s="18"/>
+      <c r="AI66" s="18"/>
+      <c r="AJ66" s="18"/>
+      <c r="AK66" s="18"/>
+      <c r="AL66" s="18"/>
     </row>
-    <row r="67" spans="2:38">
+    <row r="67" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B67" s="14">
         <v>6</v>
       </c>
-      <c r="C67" s="83">
+      <c r="C67" s="14">
         <v>7671</v>
       </c>
-      <c r="D67" s="84" t="s">
-        <v>118</v>
+      <c r="D67" s="16" t="s">
+        <v>76</v>
       </c>
       <c r="E67" s="9" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-      <c r="J67" s="60"/>
+        <v>103</v>
+      </c>
+      <c r="F67" s="18"/>
+      <c r="G67" s="18"/>
+      <c r="H67" s="18"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="66"/>
       <c r="K67" s="1"/>
       <c r="L67" s="1"/>
-      <c r="M67" s="17"/>
-[...3 lines deleted...]
-      <c r="Q67" s="60"/>
+      <c r="M67" s="18"/>
+      <c r="N67" s="18"/>
+      <c r="O67" s="18"/>
+      <c r="P67" s="18"/>
+      <c r="Q67" s="66"/>
       <c r="R67" s="1"/>
-      <c r="S67" s="24"/>
-[...15 lines deleted...]
-      <c r="Y67" s="37"/>
+      <c r="S67" s="26"/>
+      <c r="T67" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U67" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V67" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W67" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X67" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y67" s="39"/>
       <c r="Z67" s="1"/>
-      <c r="AA67" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA67" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB67" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC67" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD67" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE67" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF67" s="1"/>
       <c r="AG67" s="1"/>
-      <c r="AH67" s="17"/>
-[...3 lines deleted...]
-      <c r="AL67" s="17"/>
+      <c r="AH67" s="18"/>
+      <c r="AI67" s="18"/>
+      <c r="AJ67" s="18"/>
+      <c r="AK67" s="18"/>
+      <c r="AL67" s="18"/>
     </row>
-    <row r="68" spans="2:38">
+    <row r="68" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B68" s="14">
         <v>6</v>
       </c>
-      <c r="C68" s="83">
+      <c r="C68" s="14">
         <v>7674</v>
       </c>
-      <c r="D68" s="84" t="s">
-        <v>120</v>
+      <c r="D68" s="16" t="s">
+        <v>77</v>
       </c>
       <c r="E68" s="9"/>
-      <c r="F68" s="17"/>
-[...3 lines deleted...]
-      <c r="J68" s="60"/>
+      <c r="F68" s="18"/>
+      <c r="G68" s="18"/>
+      <c r="H68" s="18"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="66"/>
       <c r="K68" s="1"/>
       <c r="L68" s="1"/>
-      <c r="M68" s="17"/>
-[...3 lines deleted...]
-      <c r="Q68" s="60"/>
+      <c r="M68" s="18"/>
+      <c r="N68" s="18"/>
+      <c r="O68" s="18"/>
+      <c r="P68" s="18"/>
+      <c r="Q68" s="66"/>
       <c r="R68" s="1"/>
-      <c r="S68" s="24"/>
-[...15 lines deleted...]
-      <c r="Y68" s="37"/>
+      <c r="S68" s="26"/>
+      <c r="T68" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="U68" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="V68" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="W68" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="X68" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y68" s="39"/>
       <c r="Z68" s="1"/>
-      <c r="AA68" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA68" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB68" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC68" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD68" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE68" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF68" s="1"/>
       <c r="AG68" s="1"/>
-      <c r="AH68" s="17"/>
-[...3 lines deleted...]
-      <c r="AL68" s="17"/>
+      <c r="AH68" s="18"/>
+      <c r="AI68" s="18"/>
+      <c r="AJ68" s="18"/>
+      <c r="AK68" s="18"/>
+      <c r="AL68" s="18"/>
     </row>
-    <row r="69" spans="2:38">
+    <row r="69" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B69" s="14">
         <v>6</v>
       </c>
-      <c r="C69" s="85">
+      <c r="C69" s="14">
         <v>7677</v>
       </c>
-      <c r="D69" s="84" t="s">
-        <v>103</v>
+      <c r="D69" s="16" t="s">
+        <v>78</v>
       </c>
       <c r="E69" s="9" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-      <c r="J69" s="60"/>
+        <v>104</v>
+      </c>
+      <c r="F69" s="18"/>
+      <c r="G69" s="18"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="66"/>
       <c r="K69" s="1"/>
       <c r="L69" s="1"/>
-      <c r="M69" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M69" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N69" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O69" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P69" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q69" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R69" s="1"/>
-      <c r="S69" s="24"/>
-[...15 lines deleted...]
-      <c r="Y69" s="37"/>
+      <c r="S69" s="26"/>
+      <c r="T69" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U69" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V69" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W69" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X69" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y69" s="39"/>
       <c r="Z69" s="1"/>
-      <c r="AA69" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA69" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB69" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC69" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD69" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE69" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF69" s="1"/>
       <c r="AG69" s="1"/>
-      <c r="AH69" s="17"/>
-[...3 lines deleted...]
-      <c r="AL69" s="17"/>
+      <c r="AH69" s="18"/>
+      <c r="AI69" s="18"/>
+      <c r="AJ69" s="18"/>
+      <c r="AK69" s="18"/>
+      <c r="AL69" s="18"/>
     </row>
-    <row r="70" spans="2:38">
+    <row r="70" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B70" s="14">
         <v>6</v>
       </c>
-      <c r="C70" s="85">
+      <c r="C70" s="14">
         <v>7679</v>
       </c>
-      <c r="D70" s="84" t="s">
+      <c r="D70" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="E70" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="E70" s="9" t="s">
-[...6 lines deleted...]
-      <c r="J70" s="60"/>
+      <c r="F70" s="18"/>
+      <c r="G70" s="18"/>
+      <c r="H70" s="18"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="66"/>
       <c r="K70" s="1"/>
       <c r="L70" s="1"/>
-      <c r="M70" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M70" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N70" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O70" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P70" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q70" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R70" s="1"/>
-      <c r="S70" s="24"/>
-[...15 lines deleted...]
-      <c r="Y70" s="37"/>
+      <c r="S70" s="26"/>
+      <c r="T70" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U70" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V70" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W70" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X70" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y70" s="39"/>
       <c r="Z70" s="1"/>
-      <c r="AA70" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA70" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB70" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC70" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD70" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE70" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF70" s="1"/>
       <c r="AG70" s="1"/>
-      <c r="AH70" s="17"/>
-[...3 lines deleted...]
-      <c r="AL70" s="17"/>
+      <c r="AH70" s="18"/>
+      <c r="AI70" s="18"/>
+      <c r="AJ70" s="18"/>
+      <c r="AK70" s="18"/>
+      <c r="AL70" s="18"/>
     </row>
-    <row r="71" spans="2:38">
+    <row r="71" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B71" s="14">
         <v>6</v>
       </c>
-      <c r="C71" s="85">
+      <c r="C71" s="14">
         <v>7680</v>
       </c>
-      <c r="D71" s="84" t="s">
-        <v>105</v>
+      <c r="D71" s="16" t="s">
+        <v>80</v>
       </c>
       <c r="E71" s="8" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-      <c r="J71" s="60"/>
+        <v>106</v>
+      </c>
+      <c r="F71" s="18"/>
+      <c r="G71" s="18"/>
+      <c r="H71" s="18"/>
+      <c r="I71" s="18"/>
+      <c r="J71" s="66"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
-      <c r="M71" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M71" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N71" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O71" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P71" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q71" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R71" s="1"/>
-      <c r="S71" s="24"/>
-[...15 lines deleted...]
-      <c r="Y71" s="37"/>
+      <c r="S71" s="26"/>
+      <c r="T71" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U71" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V71" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W71" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X71" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y71" s="39"/>
       <c r="Z71" s="1"/>
-      <c r="AA71" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA71" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB71" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC71" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD71" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE71" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF71" s="1"/>
       <c r="AG71" s="1"/>
-      <c r="AH71" s="17"/>
-[...3 lines deleted...]
-      <c r="AL71" s="17"/>
+      <c r="AH71" s="18"/>
+      <c r="AI71" s="18"/>
+      <c r="AJ71" s="18"/>
+      <c r="AK71" s="18"/>
+      <c r="AL71" s="18"/>
     </row>
-    <row r="72" spans="2:38">
+    <row r="72" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B72" s="14">
         <v>6</v>
       </c>
-      <c r="C72" s="83">
+      <c r="C72" s="14">
         <v>7682</v>
       </c>
-      <c r="D72" s="84" t="s">
-        <v>123</v>
+      <c r="D72" s="16" t="s">
+        <v>81</v>
       </c>
       <c r="E72" s="8"/>
-      <c r="F72" s="17"/>
-[...3 lines deleted...]
-      <c r="J72" s="60"/>
+      <c r="F72" s="18"/>
+      <c r="G72" s="18"/>
+      <c r="H72" s="18"/>
+      <c r="I72" s="18"/>
+      <c r="J72" s="66"/>
       <c r="K72" s="1"/>
       <c r="L72" s="1"/>
-      <c r="M72" s="17"/>
-[...3 lines deleted...]
-      <c r="Q72" s="60"/>
+      <c r="M72" s="18"/>
+      <c r="N72" s="18"/>
+      <c r="O72" s="18"/>
+      <c r="P72" s="18"/>
+      <c r="Q72" s="66"/>
       <c r="R72" s="1"/>
-      <c r="S72" s="24"/>
-[...15 lines deleted...]
-      <c r="Y72" s="37"/>
+      <c r="S72" s="26"/>
+      <c r="T72" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="U72" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="V72" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="W72" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="X72" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y72" s="39"/>
       <c r="Z72" s="1"/>
-      <c r="AA72" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA72" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB72" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC72" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD72" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE72" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF72" s="1"/>
       <c r="AG72" s="1"/>
-      <c r="AH72" s="17"/>
-[...3 lines deleted...]
-      <c r="AL72" s="17"/>
+      <c r="AH72" s="18"/>
+      <c r="AI72" s="18"/>
+      <c r="AJ72" s="18"/>
+      <c r="AK72" s="18"/>
+      <c r="AL72" s="18"/>
     </row>
-    <row r="73" spans="2:38">
+    <row r="73" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B73" s="14">
         <v>6</v>
       </c>
-      <c r="C73" s="85">
+      <c r="C73" s="14">
         <v>7684</v>
       </c>
-      <c r="D73" s="84" t="s">
-        <v>106</v>
+      <c r="D73" s="16" t="s">
+        <v>82</v>
       </c>
       <c r="E73" s="9" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-      <c r="J73" s="60"/>
+        <v>102</v>
+      </c>
+      <c r="F73" s="18"/>
+      <c r="G73" s="18"/>
+      <c r="H73" s="18"/>
+      <c r="I73" s="18"/>
+      <c r="J73" s="66"/>
       <c r="K73" s="1"/>
       <c r="L73" s="1"/>
-      <c r="M73" s="40" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="M73" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N73" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O73" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P73" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q73" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="R73" s="1"/>
-      <c r="S73" s="24"/>
-[...15 lines deleted...]
-      <c r="Y73" s="37"/>
+      <c r="S73" s="26"/>
+      <c r="T73" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U73" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V73" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W73" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X73" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y73" s="39"/>
       <c r="Z73" s="1"/>
-      <c r="AA73" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA73" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB73" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC73" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD73" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE73" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF73" s="1"/>
       <c r="AG73" s="1"/>
-      <c r="AH73" s="17"/>
-[...3 lines deleted...]
-      <c r="AL73" s="17"/>
+      <c r="AH73" s="18"/>
+      <c r="AI73" s="18"/>
+      <c r="AJ73" s="18"/>
+      <c r="AK73" s="18"/>
+      <c r="AL73" s="18"/>
     </row>
-    <row r="74" spans="2:38">
+    <row r="74" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B74" s="14">
         <v>6</v>
       </c>
-      <c r="C74" s="83">
+      <c r="C74" s="14">
         <v>7688</v>
       </c>
-      <c r="D74" s="84" t="s">
-        <v>125</v>
+      <c r="D74" s="16" t="s">
+        <v>83</v>
       </c>
       <c r="E74" s="8"/>
-      <c r="F74" s="17"/>
-[...3 lines deleted...]
-      <c r="J74" s="60"/>
+      <c r="F74" s="18"/>
+      <c r="G74" s="18"/>
+      <c r="H74" s="18"/>
+      <c r="I74" s="18"/>
+      <c r="J74" s="66"/>
       <c r="K74" s="1"/>
       <c r="L74" s="1"/>
-      <c r="M74" s="17"/>
-[...3 lines deleted...]
-      <c r="Q74" s="60"/>
+      <c r="M74" s="18"/>
+      <c r="N74" s="18"/>
+      <c r="O74" s="18"/>
+      <c r="P74" s="18"/>
+      <c r="Q74" s="66"/>
       <c r="R74" s="1"/>
-      <c r="S74" s="24"/>
-[...15 lines deleted...]
-      <c r="Y74" s="37"/>
+      <c r="S74" s="26"/>
+      <c r="T74" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U74" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V74" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W74" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X74" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y74" s="39"/>
       <c r="Z74" s="1"/>
-      <c r="AA74" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA74" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB74" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC74" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD74" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE74" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF74" s="1"/>
       <c r="AG74" s="1"/>
-      <c r="AH74" s="17"/>
-[...3 lines deleted...]
-      <c r="AL74" s="17"/>
+      <c r="AH74" s="18"/>
+      <c r="AI74" s="18"/>
+      <c r="AJ74" s="18"/>
+      <c r="AK74" s="18"/>
+      <c r="AL74" s="18"/>
     </row>
-    <row r="75" spans="2:38">
+    <row r="75" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B75" s="14">
         <v>6</v>
       </c>
-      <c r="C75" s="83">
+      <c r="C75" s="14">
         <v>7692</v>
       </c>
-      <c r="D75" s="84" t="s">
-        <v>126</v>
+      <c r="D75" s="16" t="s">
+        <v>84</v>
       </c>
       <c r="E75" s="8"/>
-      <c r="F75" s="17"/>
-[...3 lines deleted...]
-      <c r="J75" s="60"/>
+      <c r="F75" s="18"/>
+      <c r="G75" s="18"/>
+      <c r="H75" s="18"/>
+      <c r="I75" s="18"/>
+      <c r="J75" s="66"/>
       <c r="K75" s="1"/>
       <c r="L75" s="1"/>
-      <c r="M75" s="17"/>
-[...3 lines deleted...]
-      <c r="Q75" s="60"/>
+      <c r="M75" s="18"/>
+      <c r="N75" s="18"/>
+      <c r="O75" s="18"/>
+      <c r="P75" s="18"/>
+      <c r="Q75" s="66"/>
       <c r="R75" s="1"/>
-      <c r="S75" s="24"/>
-[...15 lines deleted...]
-      <c r="Y75" s="37"/>
+      <c r="S75" s="26"/>
+      <c r="T75" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="U75" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="V75" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="W75" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="X75" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y75" s="39"/>
       <c r="Z75" s="1"/>
-      <c r="AA75" s="34" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="AA75" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB75" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC75" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD75" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE75" s="72" t="s">
+        <v>17</v>
       </c>
       <c r="AF75" s="1"/>
       <c r="AG75" s="1"/>
-      <c r="AH75" s="17"/>
-[...3 lines deleted...]
-      <c r="AL75" s="17"/>
+      <c r="AH75" s="18"/>
+      <c r="AI75" s="18"/>
+      <c r="AJ75" s="18"/>
+      <c r="AK75" s="18"/>
+      <c r="AL75" s="18"/>
     </row>
-    <row r="76" spans="2:38">
+    <row r="76" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B76" s="14">
         <v>6</v>
       </c>
-      <c r="C76" s="85">
+      <c r="C76" s="14">
         <v>7696</v>
       </c>
-      <c r="D76" s="84" t="s">
-        <v>108</v>
+      <c r="D76" s="16" t="s">
+        <v>85</v>
       </c>
       <c r="E76" s="8" t="s">
-        <v>127</v>
-[...63 lines deleted...]
-      <c r="AL76" s="17"/>
+        <v>105</v>
+      </c>
+      <c r="F76" s="18"/>
+      <c r="G76" s="18"/>
+      <c r="H76" s="18"/>
+      <c r="I76" s="18"/>
+      <c r="J76" s="66"/>
+      <c r="K76" s="29"/>
+      <c r="L76" s="29"/>
+      <c r="M76" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N76" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O76" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P76" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q76" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="R76" s="29"/>
+      <c r="S76" s="31"/>
+      <c r="T76" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U76" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V76" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W76" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X76" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y76" s="40"/>
+      <c r="Z76" s="29"/>
+      <c r="AA76" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB76" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC76" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD76" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE76" s="72" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF76" s="29"/>
+      <c r="AG76" s="29"/>
+      <c r="AH76" s="18"/>
+      <c r="AI76" s="18"/>
+      <c r="AJ76" s="18"/>
+      <c r="AK76" s="18"/>
+      <c r="AL76" s="18"/>
     </row>
-    <row r="77" spans="2:38" ht="15" thickBot="1">
-      <c r="B77" s="20">
+    <row r="77" spans="2:38" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B77" s="21">
         <v>6</v>
       </c>
-      <c r="C77" s="86">
+      <c r="C77" s="21">
         <v>7810</v>
       </c>
-      <c r="D77" s="87" t="s">
-[...65 lines deleted...]
-      <c r="AL77" s="18"/>
+      <c r="D77" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="E77" s="23"/>
+      <c r="F77" s="19"/>
+      <c r="G77" s="19"/>
+      <c r="H77" s="19"/>
+      <c r="I77" s="19"/>
+      <c r="J77" s="67"/>
+      <c r="K77" s="20"/>
+      <c r="L77" s="20"/>
+      <c r="M77" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="N77" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O77" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="P77" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q77" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="R77" s="20"/>
+      <c r="S77" s="27"/>
+      <c r="T77" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="U77" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="V77" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="W77" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="X77" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y77" s="20"/>
+      <c r="Z77" s="20"/>
+      <c r="AA77" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB77" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC77" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD77" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE77" s="67" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF77" s="20"/>
+      <c r="AG77" s="20"/>
+      <c r="AH77" s="19"/>
+      <c r="AI77" s="19"/>
+      <c r="AJ77" s="19"/>
+      <c r="AK77" s="19"/>
+      <c r="AL77" s="19"/>
     </row>
-    <row r="78" spans="2:38" ht="15" thickTop="1"/>
+    <row r="78" spans="2:38" ht="15" thickTop="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <autoFilter ref="A6:AJ77" xr:uid="{DCE41004-8517-4AF1-9E46-47A471AA7C0E}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:AJ77">
       <sortCondition ref="B6:B77"/>
     </sortState>
   </autoFilter>
   <mergeCells count="1">
     <mergeCell ref="A1:AL1"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D170E0B53284604F997B4164EF64E8CB" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1ff5b177b88b933c28ad6566d27a5d4d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c433a876-72d8-4d85-be13-8b06b55deb21" xmlns:ns3="26e2c2ea-d321-44fa-a36c-efd0eea91354" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="adda07c74fc151e6d8255b7e0daeb3c7" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F8DE47C232D4D2429B821ADEEC477A94" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ba8387a0f703c669907c0a0447ee58fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c433a876-72d8-4d85-be13-8b06b55deb21" xmlns:ns3="e20f78f9-8c12-41b1-9926-dfd6ac0e87fb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5d6ecc5d6b55cd0c7569d0eeac0dcbf3" ns2:_="" ns3:_="">
     <xsd:import namespace="c433a876-72d8-4d85-be13-8b06b55deb21"/>
-    <xsd:import namespace="26e2c2ea-d321-44fa-a36c-efd0eea91354"/>
+    <xsd:import namespace="e20f78f9-8c12-41b1-9926-dfd6ac0e87fb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c433a876-72d8-4d85-be13-8b06b55deb21" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5a08fcca-0e6c-4ed2-a6e4-e09baaaef893}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c433a876-72d8-4d85-be13-8b06b55deb21">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5a08fcca-0e6c-4ed2-a6e4-e09baaaef893}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c433a876-72d8-4d85-be13-8b06b55deb21">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26e2c2ea-d321-44fa-a36c-efd0eea91354" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e20f78f9-8c12-41b1-9926-dfd6ac0e87fb" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2efbf178-f67b-402d-ac9c-6f6329b086be" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2efbf178-f67b-402d-ac9c-6f6329b086be" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -8656,133 +7723,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c433a876-72d8-4d85-be13-8b06b55deb21" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e20f78f9-8c12-41b1-9926-dfd6ac0e87fb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <MediaLengthInSeconds xmlns="e20f78f9-8c12-41b1-9926-dfd6ac0e87fb" xsi:nil="true"/>
     <SharedWithUsers xmlns="c433a876-72d8-4d85-be13-8b06b55deb21">
       <UserInfo>
         <DisplayName>Fabris, Edoardo</DisplayName>
         <AccountId>329</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Vicari, Francesco</DisplayName>
         <AccountId>577</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Parente, Andrea</DisplayName>
         <AccountId>287</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Casella, Andrea</DisplayName>
         <AccountId>51</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="26e2c2ea-d321-44fa-a36c-efd0eea91354">
-[...2 lines deleted...]
-    <MediaLengthInSeconds xmlns="26e2c2ea-d321-44fa-a36c-efd0eea91354" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88BDC1B3-7E66-455C-A42D-7578456275CE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EAC6D39-E2D3-472E-A39A-506A890A2319}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{981D1306-FE2C-491C-922A-3F8A2AFD47B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c433a876-72d8-4d85-be13-8b06b55deb21"/>
-    <ds:schemaRef ds:uri="26e2c2ea-d321-44fa-a36c-efd0eea91354"/>
+    <ds:schemaRef ds:uri="e20f78f9-8c12-41b1-9926-dfd6ac0e87fb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8975332-C972-41EA-BB86-7CA3513678F3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c433a876-72d8-4d85-be13-8b06b55deb21"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="e20f78f9-8c12-41b1-9926-dfd6ac0e87fb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f039b656-fc02-4e54-88ba-82626f29b5a1}" enabled="0" method="" siteId="{f039b656-fc02-4e54-88ba-82626f29b5a1}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -8798,41 +7850,41 @@
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Boscaro, Mauro</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100D170E0B53284604F997B4164EF64E8CB</vt:lpwstr>
+    <vt:lpwstr>0x010100F8DE47C232D4D2429B821ADEEC477A94</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>